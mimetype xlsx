--- v4 (2026-08-17)
+++ v5 (2026-10-16)
@@ -392,51 +392,51 @@
   <si>
     <t>#95 Bradley Green - LDE</t>
   </si>
   <si>
     <t>#98 Steve Scherr - DT</t>
   </si>
   <si>
     <t>#52 Donald Cowles - DT</t>
   </si>
   <si>
     <t>#69 Jake Myers - DT</t>
   </si>
   <si>
     <t>#68 Johnny Scanlon - RDE</t>
   </si>
   <si>
     <t>#58 Peter Doty - SLB</t>
   </si>
   <si>
     <t>#56 Doyle Smith - MLB</t>
   </si>
   <si>
     <t>#51 Daniel Perez - WLB</t>
   </si>
   <si>
-    <t>#52 James Rae - SLB</t>
+    <t>#51 James Rae - SLB</t>
   </si>
   <si>
     <t>#27 John Colston - CB</t>
   </si>
   <si>
     <t>#43 Timothy Huff - SS</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>Timeout IND</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>IND 24</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>