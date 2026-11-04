--- v3 (2026-09-05)
+++ v4 (2026-11-04)
@@ -1226,51 +1226,51 @@
   <si>
     <t>4-19-DAL 44 (2:00) 7-Lawrence Lynch punts 45 yards to NYN 11. 33-Nicholas Kessler to NYN 15 for 5 yards. Tackle by 98-William Beard.</t>
   </si>
   <si>
     <t>1:51</t>
   </si>
   <si>
     <t>1-10-NYN 15 (1:52) 27-Adam Dawson ran to NYN 25 for 10 yards. Tackle by 34-Larry Cash.</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>2-1-NYN 25 (1:16) 33-Nicholas Kessler ran to NYN 27 for 2 yards. Tackle by 46-John Romero.</t>
   </si>
   <si>
     <t>0:35</t>
   </si>
   <si>
     <t>NYN 27</t>
   </si>
   <si>
     <t>1-10-NYN 27 (0:34) 16-Charles Best ran to NYN 37 for 10 yards. Tackle by 24-Eric Lester.</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>0:30</t>
   </si>
   <si>
     <t>Timeout NYN</t>
   </si>
   <si>
     <t>0:27</t>
   </si>
   <si>
     <t>NYN 37</t>
   </si>
   <si>
     <t>Nickel Blitz CB SS LB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 37 (0:28) 15-Craig Moore pass complete to 13-Robert Patterson for 63 yards. TOUCHDOWN! DAL 3 NYN 20</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>(0:20) Extra point GOOD by 3-Jonathan McCord. DAL 3 NYN 21</t>
   </si>