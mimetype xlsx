--- v5 (2026-08-18)
+++ v6 (2026-10-17)
@@ -365,51 +365,51 @@
   <si>
     <t>#38 Dwight Munn - RB</t>
   </si>
   <si>
     <t>#36 James Wilson - RB</t>
   </si>
   <si>
     <t>#85 Reginald Hood - TE</t>
   </si>
   <si>
     <t>#86 James Jones - TE</t>
   </si>
   <si>
     <t>#63 Clifford Battin - RG</t>
   </si>
   <si>
     <t>#62 Carl Simpson - LG</t>
   </si>
   <si>
     <t>#51 Loren Rivera - C</t>
   </si>
   <si>
     <t>#63 Derick Taylor - RG</t>
   </si>
   <si>
-    <t>#65 Harry Brown - RT</t>
+    <t>#75 Harry Brown - C</t>
   </si>
   <si>
     <t>#59 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#70 Kevin Simental - LDE</t>
   </si>
   <si>
     <t>#77 William Allen - DT</t>
   </si>
   <si>
     <t>#72 Joseph Martin - LDE</t>
   </si>
   <si>
     <t>#77 Phillip Walker - RDE</t>
   </si>
   <si>
     <t>#59 William Holmes - SLB</t>
   </si>
   <si>
     <t>#51 Dale Benson - MLB</t>
   </si>
   <si>
     <t>#50 Lacy Oconnor - WLB</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>3-4-CHI 31 (13:51) 6-Man Ramos pass incomplete, intended for 14-Charles Watt.</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-CHI 31 (13:49) 17-Roger Booth punts 50 yards to MIN 19. 86-Frank Alexander to MIN 29 for 10 yards. 86-Frank Alexander FUMBLES (99-Eric Mabry) recovered by CHI-99-Eric Mabry at MIN 29. Tackle by 70-Kevin Simental. CHI 49-Johnny Ortega was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#17 Roger Booth - P</t>
   </si>
   <si>
     <t>#81 Frank Alexander - WR</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#77 Homer Gill - RT</t>
   </si>
   <si>
     <t>#67 David Kurtz - RG</t>
   </si>
   <si>
     <t>#67 Joseph Ford - RT</t>
   </si>
   <si>
     <t>#71 Raymond Burdick - DT</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>MIN 29</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -578,51 +578,51 @@
   <si>
     <t>2-15-MIN 22 (12:24) 6-Man Ramos pass Pass knocked down by 25-Charles Campbell. incomplete, intended for 86-Reginald Hood.</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-15-MIN 22 (12:21) 6-Man Ramos pass INTERCEPTED by 50-Lacy Oconnor at MIN 12. 50-Lacy Oconnor to MIN 12 for 0 yards. Tackle by 86-Reginald Hood.</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>MIN 12</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-MIN 12 (12:18) 1-Rodney McRoberts pass incomplete, dropped by 87-Philip Bloom.</t>
   </si>
   <si>
-    <t>#10 Rodney McRoberts - QB</t>
+    <t>#8 Rodney McRoberts - QB</t>
   </si>
   <si>
     <t>#46 Jeffrey Willette - RB</t>
   </si>
   <si>
     <t>#83 Herbert Romero - FB</t>
   </si>
   <si>
     <t>#19 Alan Hochstetler - WR</t>
   </si>
   <si>
     <t>#11 Paul Miller - WR</t>
   </si>
   <si>
     <t>#87 Philip Bloom - WR</t>
   </si>
   <si>
     <t>#71 Miguel Litherland - RT</t>
   </si>
   <si>
     <t>#53 Ralph Fagan - LG</t>
   </si>
   <si>
     <t>#72 Terry Pinter - C</t>
   </si>
@@ -827,51 +827,51 @@
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-8-MIN 19 (5:22) 6-Man Ramos pass Pass knocked down by 25-Charles Campbell. incomplete, intended for 14-Charles Watt.</t>
   </si>
   <si>
     <t>#80 Ruben Baumgart - WR</t>
   </si>
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-MIN 19 (5:19) 4-James Beale 37 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#78 Vernon Stinson - RG</t>
   </si>
   <si>
-    <t>#6 James Beale - K</t>
+    <t>#4 James Beale - K</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>MIN 26</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MIN 26 (5:16) 1-Rodney McRoberts pass complete to 83-Herbert Romero to MIN 31 for 6 yards. Tackle by 94-Anthony Harrison.</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>2-4-MIN 31 (4:36) 46-Jeffrey Willette ran to MIN 37 for 6 yards. Tackle by 45-Justin Hartman. CHI 99-Eric Mabry was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:51</t>
   </si>
@@ -2232,51 +2232,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="365.625" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>