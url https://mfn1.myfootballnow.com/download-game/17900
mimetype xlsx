--- v5 (2026-08-24)
+++ v6 (2026-10-23)
@@ -1124,51 +1124,51 @@
   <si>
     <t>6:43</t>
   </si>
   <si>
     <t>KCY 5</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>1-5-KCY 5 (6:42) 32-Bobby Rosenberry ran for 5 yards. TOUCHDOWN! DEN 6 KCY 0</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>KCY 15</t>
   </si>
   <si>
     <t>(6:39) Extra point GOOD by 15-William Swindle. DEN 7 KCY 0</t>
   </si>
   <si>
     <t>#16 Nick Journey - QB</t>
   </si>
   <si>
-    <t>#65 Wilfredo Vidal - RT</t>
+    <t>#64 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>(6:39) 15-William Swindle kicks 74 yards from DEN 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-KCY 25 (6:39) 27-John Smith ran to KCY 22 for -3 yards. Tackle by 58-Doug Goodman.</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-13-KCY 22 (5:55) 27-John Smith ran to KCY 29 for 7 yards. Tackle by 33-Keith Sawyer.</t>
   </si>
   <si>
     <t>5:16</t>
   </si>