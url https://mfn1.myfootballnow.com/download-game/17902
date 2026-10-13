--- v5 (2026-08-14)
+++ v6 (2026-10-13)
@@ -371,51 +371,51 @@
   <si>
     <t>#19 Mario James - WR</t>
   </si>
   <si>
     <t>#74 Tommy Neese - LT</t>
   </si>
   <si>
     <t>#65 Craig Roberts - LG</t>
   </si>
   <si>
     <t>#62 Robert Gibbs - C</t>
   </si>
   <si>
     <t>#58 Charles Fitch - RG</t>
   </si>
   <si>
     <t>#60 Jeff Hankinson - RT</t>
   </si>
   <si>
     <t>#72 Josiah Roemer - SLB</t>
   </si>
   <si>
     <t>#76 Miguel Garcia - DT</t>
   </si>
   <si>
-    <t>#76 Jerry Pack - RDE</t>
+    <t>#96 Jerry Pack - DT</t>
   </si>
   <si>
     <t>#98 Thomas Orozco - RDE</t>
   </si>
   <si>
     <t>#55 Harry Johnson - SLB</t>
   </si>
   <si>
     <t>#58 Peter Tatum - MLB</t>
   </si>
   <si>
     <t>#53 Johnathan Gore - WLB</t>
   </si>
   <si>
     <t>#42 Willy Rogers - CB</t>
   </si>
   <si>
     <t>#52 Fernando Noe - SLB</t>
   </si>
   <si>
     <t>#41 Michael Hopes - SS</t>
   </si>
   <si>
     <t>#25 Karl Crawford - FS</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>#87 John Fernandez - TE</t>
   </si>
   <si>
     <t>#63 Jimmy Mitchell - LG</t>
   </si>
   <si>
     <t>#52 Robert Carlson - LG</t>
   </si>
   <si>
     <t>#59 David Russo - C</t>
   </si>
   <si>
     <t>#71 Michael Blanch - LT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#76 Edward Hall - RDE</t>
   </si>
   <si>
     <t>#59 Troy Stanley - DT</t>
   </si>
   <si>
-    <t>#47 Vern Durst - SLB</t>
+    <t>#57 Vern Durst - SLB</t>
   </si>
   <si>
     <t>#99 David Vega - MLB</t>
   </si>
   <si>
     <t>#54 Robert Young - WLB</t>
   </si>
   <si>
     <t>#26 Anthony Garcia - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>WAS 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-11-WAS 37 (13:38) 83-Mohamed Graham ran to WAS 47 for 10 yards. Tackle by 32-Jon McGee.</t>
   </si>