--- v2 (2026-01-18)
+++ v3 (2026-04-18)
@@ -314,51 +314,51 @@
   <si>
     <t>#97 Ronald Overbay - DT</t>
   </si>
   <si>
     <t>#99 Mitchell Edwards - LDE</t>
   </si>
   <si>
     <t>#79 Louis Wright - DT</t>
   </si>
   <si>
     <t>#51 Arthur Bryant - MLB</t>
   </si>
   <si>
     <t>#93 Kenneth Cuevas - WLB</t>
   </si>
   <si>
     <t>#27 Victor Mitchell - CB</t>
   </si>
   <si>
     <t>#2 Craig Thompson - FS</t>
   </si>
   <si>
     <t>#46 Larry Hagen - FS</t>
   </si>
   <si>
-    <t>#3 Jonathan McCord - K</t>
+    <t>#6 Jonathan McCord - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 1-Arthur Riley pass Pass knocked down by 23-Donald Hussain. incomplete, intended for 86-John Shelton.</t>
   </si>
   <si>
     <t>#11 Arthur Riley - QB</t>
   </si>
   <si>
     <t>#20 Christopher Ritchey - FB</t>
   </si>
   <si>
     <t>#32 Dwight Emmons - RB</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:17) Extra point GOOD by 5-Matthew Parker. NYN 54-Matthew Shuler was injured on the play. He looks like he should be able to return. NYN 0 DET 7</t>
   </si>
   <si>
     <t>#13 Alex Shuster - QB</t>
   </si>
   <si>
     <t>#1 Matthew Parker - K</t>
   </si>
   <si>
     <t>#79 Kendall Cantu - RDE</t>
   </si>
   <si>
     <t>#70 Michael Whitworth - LT</t>
   </si>
   <si>
     <t>#68 Leroy Lockett - C</t>
   </si>
   <si>
     <t>#51 Jorge Gordon - DT</t>
   </si>
   <si>
-    <t>#95 Richard Chapin - RDE</t>
+    <t>#62 Richard Chapin - RDE</t>
   </si>
   <si>
     <t>(12:17) 5-Matthew Parker kicks 74 yards from DET 35 to NYN -9. Touchback.</t>
   </si>
   <si>
     <t>#33 Nicholas Kessler - RB</t>
   </si>
   <si>
     <t>#41 Clayton Muncy - CB</t>
   </si>
   <si>
     <t>#29 William Bassett - CB</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (12:17) 15-Craig Moore pass complete to 12-William Gonzalez to NYN 37 for 12 yards. Tackle by 46-Larry Hagen. 12-William Gonzalez made a great move on the CB. 46-Larry Hagen got away with a hold on that play.</t>
   </si>