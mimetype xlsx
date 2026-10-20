--- v8 (2026-09-09)
+++ v9 (2026-10-20)
@@ -350,51 +350,51 @@
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 15-Craig Moore pass complete to 13-Robert Patterson to NYN 27 for 2 yards. Tackle by 44-Leroy Benson.</t>
   </si>
   <si>
     <t>#1 Craig Moore - QB</t>
   </si>
   <si>
     <t>#83 Doug Hernandez - TE</t>
   </si>
   <si>
     <t>#14 Ryan Townes - WR</t>
   </si>
   <si>
     <t>#14 Robert Patterson - WR</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#76 Thomas Pennebaker - RG</t>
   </si>
   <si>
     <t>#65 Keith Factor - LG</t>
   </si>
   <si>
     <t>#69 Adam Frost - C</t>
   </si>
   <si>
     <t>#67 Julian York - RG</t>
   </si>
   <si>
     <t>#66 Robert Bendel - RG</t>
   </si>
   <si>
     <t>#61 Dale Moreno - DT</t>
   </si>
   <si>
     <t>#60 Stanley Miller - DT</t>
   </si>
   <si>
     <t>#72 Michael Young - DT</t>
   </si>