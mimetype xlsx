--- v8 (2026-09-09)
+++ v9 (2026-10-20)
@@ -347,51 +347,51 @@
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 27-Adam Dawson ran to NYN 24 for -1 yards. Tackle by 91-Donald Henderson.</t>
   </si>
   <si>
     <t>#1 Craig Moore - QB</t>
   </si>
   <si>
     <t>#14 Robert Patterson - WR</t>
   </si>
   <si>
     <t>#81 David James - WR</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#15 William Gonzalez - WR</t>
   </si>
   <si>
     <t>#71 Miguel Litherland - RT</t>
   </si>
   <si>
     <t>#65 Keith Factor - LG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#66 Robert Bendel - RG</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#61 Thomas Pawlowski - DT</t>
   </si>
   <si>
     <t>#60 Stanley Miller - DT</t>
   </si>