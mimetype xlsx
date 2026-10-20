--- v10 (2026-09-09)
+++ v11 (2026-10-20)
@@ -422,51 +422,51 @@
   <si>
     <t>#35 David Griffin - FS</t>
   </si>
   <si>
     <t>#2 Malcom Brown - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>NYN 33</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-2-NYN 33 (14:20) 15-Craig Moore pass incomplete, intended for 16-Charles Best.</t>
   </si>
   <si>
     <t>#83 Doug Hernandez - TE</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#18 Melvin Hafley - WR</t>
   </si>
   <si>
     <t>#26 William Adames - CB</t>
   </si>
   <si>
     <t>#35 Aron Roberts - CB</t>
   </si>
   <si>
     <t>#48 Dennis Moore - FS</t>
   </si>
   <si>
     <t>#95 Shane Jamison - MLB</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>