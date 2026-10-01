--- v6 (2026-09-03)
+++ v7 (2026-10-01)
@@ -707,51 +707,51 @@
   <si>
     <t>#89 Jose Newby - WR</t>
   </si>
   <si>
     <t>#80 Dennis Killion - WR</t>
   </si>
   <si>
     <t>#30 Leroy Alsup - CB</t>
   </si>
   <si>
     <t>#26 John Hug - FS</t>
   </si>
   <si>
     <t>5:48</t>
   </si>
   <si>
     <t>KCY 36</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-KCY 36 (5:47) 37-Thomas Prickett ran to KCY 35 for -1 yards. Tackle by 68-Dustin Carr.</t>
   </si>
   <si>
-    <t>#54 James Glade - MLB</t>
+    <t>#57 James Glade - MLB</t>
   </si>
   <si>
     <t>#56 Jeffery Patterson - SLB</t>
   </si>
   <si>
     <t>#32 Charlie Parmenter - FS</t>
   </si>
   <si>
     <t>#36 William Jacobs - SS</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-11-KCY 35 (5:07) 34-Ross Purcell ran to KCY 47 for 12 yards. Tackle by 46-William Jacobs. PHI 46-William Jacobs was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
@@ -1160,51 +1160,51 @@
   <si>
     <t>1-10-KCY 40 (3:36) 37-Thomas Prickett ran to KCY 42 for 2 yards. Tackle by 54-Thomas Lenihan.</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>KCY 42</t>
   </si>
   <si>
     <t>2-8-KCY 42 (2:52) 37-Thomas Prickett ran to KCY 44 for 1 yards. Tackle by 64-John Landry. 54-James Buck was caught flat-footed on this play. KCY 54-James Buck was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:18</t>
   </si>
   <si>
     <t>KCY 44</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>3-7-KCY 44 (2:17) 37-Thomas Prickett ran to PHI 48 for 9 yards. Tackle by 54-Thomas Lenihan.</t>
   </si>
   <si>
-    <t>#58 Brendan Porter - C</t>
+    <t>#74 Brendan Porter - C</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>PHI 48</t>
   </si>
   <si>
     <t>Nickel Strong FS WLB Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 48 (2:00) 34-Ross Purcell ran to PHI 42 for 6 yards. Tackle by 40-Jimmy Cook. PENALTY - Offsides (PHI 94-Darrin Tilton)</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>1-5-PHI 43 (1:57) 3-Carl Scott ran to PHI 36 for 7 yards. Tackle by 91-Dennis Goodman.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>