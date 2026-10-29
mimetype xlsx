--- v7 (2026-10-01)
+++ v8 (2026-10-29)
@@ -338,51 +338,51 @@
   <si>
     <t>#31 John Volkert - CB</t>
   </si>
   <si>
     <t>#96 Chad Whaley - DT</t>
   </si>
   <si>
     <t>#8 James Renaud - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 23-James Benningfield ran to PHI 26 for 1 yards. Tackle by 73-John Mendoza.</t>
   </si>
   <si>
-    <t>#14 John Toro - QB</t>
+    <t>#15 John Toro - QB</t>
   </si>
   <si>
     <t>#47 Michael Lowell - FB</t>
   </si>
   <si>
     <t>#85 Scott Stansberry - TE</t>
   </si>
   <si>
     <t>#89 Andrew Seaton - WR</t>
   </si>
   <si>
     <t>#63 Leroy Kuo - LT</t>
   </si>
   <si>
     <t>#60 Daniel Ellerbee - LG</t>
   </si>
   <si>
     <t>#57 Rodney Machen - C</t>
   </si>
   <si>
     <t>#73 Gary Ogles - RG</t>
   </si>
   <si>
     <t>#71 Joseph Rucker - C</t>
   </si>