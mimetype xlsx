--- v4 (2026-08-24)
+++ v5 (2026-10-23)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>KCY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Jonathan McCord kicks 74 yards from NYN 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>#18 Juan Peoples - WR</t>
   </si>
   <si>
-    <t>#59 Larry Hatcher - RDE</t>
+    <t>#79 Larry Hatcher - RDE</t>
   </si>
   <si>
     <t>#39 Thomas Azar - SS</t>
   </si>
   <si>
     <t>#22 Michael Meade - CB</t>
   </si>
   <si>
     <t>#97 James Edmiston - WLB</t>
   </si>
   <si>
     <t>#95 Cole Slawski - DT</t>
   </si>
   <si>
     <t>#67 Timothy Lipinski - DT</t>
   </si>
   <si>
     <t>#99 William Myrick - SLB</t>
   </si>
   <si>
     <t>#42 Aaron Hower - FS</t>
   </si>
   <si>
     <t>#51 Jackie Gallo - MLB</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-6-NYN 50 (9:43) 37-Thomas Prickett ran to KCY 48 for -2 yards. Tackle by 47-Jamie Miller.</t>
   </si>
   <si>
     <t>9:00</t>
   </si>
   <si>
     <t>KCY 48</t>
   </si>
   <si>
     <t>3-9-KCY 48 (8:59) 37-Thomas Prickett ran to NYN 44 for 8 yards. Tackle by 94-John Herzog.</t>
   </si>
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>NYN 44</t>
   </si>
   <si>
     <t>4-1-NYN 44 (8:16) 9-Richard Burke punts 38 yards to NYN 6.</t>
   </si>
   <si>
-    <t>#66 Mark Gothard - DT</t>
+    <t>#61 Mark Gothard - DT</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>NYN 6</t>
   </si>
   <si>
     <t>1-10-NYN 6 (8:08) 18-Melvin Hafley ran to NYN 8 for 2 yards. Tackle by 50-Kenny Kornegay.</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
     <t>NYN 8</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-8-NYN 8 (7:33) 18-Melvin Hafley ran to NYN 18 for 10 yards. Tackle by 24-Thomas Azar.</t>
   </si>
@@ -1280,51 +1280,51 @@
   <si>
     <t>3-7-KCY 28 (0:44) 37-Thomas Prickett ran to KCY 32 for 4 yards. Tackle by 57-Henry Clark.</t>
   </si>
   <si>
     <t>0:01</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 8-James Renaud kicks 74 yards from KCY 35 to NYN -9. 27-Adam Dawson for 110yards. TOUCHDOWN! NYN 16 KCY 0</t>
   </si>
   <si>
     <t>14:44</t>
   </si>
   <si>
     <t>(14:45) Extra point GOOD by 3-Jonathan McCord. NYN 17 KCY 0</t>
   </si>
   <si>
     <t>#63 Bobby Watkins - RG</t>
   </si>
   <si>
     <t>#65 Keith Factor - LG</t>
   </si>
   <si>
-    <t>#58 Brendan Porter - C</t>
+    <t>#74 Brendan Porter - C</t>
   </si>
   <si>
     <t>#52 Jared Schrupp - DT</t>
   </si>
   <si>
     <t>(14:45) 3-Jonathan McCord kicks 75 yards from NYN 35 to KCY -10. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-KCY 25 (14:45) 34-Ross Purcell ran to KCY 27 for 2 yards. Tackle by 21-Antonio Cromartie. NYN 95-Mark Gothard was injured on the play. He looks like he should be able to return. NYN 97-Robert McCullough was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
     <t>#69 Michael Earl - RT</t>
   </si>
   <si>
     <t>#28 Donald Lincoln - CB</t>
   </si>
   <si>
     <t>14:05</t>
   </si>