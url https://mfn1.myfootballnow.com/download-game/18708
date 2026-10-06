--- v4 (2026-08-07)
+++ v5 (2026-10-06)
@@ -317,51 +317,51 @@
   <si>
     <t>#99 Mitchell Edwards - LDE</t>
   </si>
   <si>
     <t>#49 Donny Ahmed - CB</t>
   </si>
   <si>
     <t>#53 Marion Chatterton - DT</t>
   </si>
   <si>
     <t>#34 Larry Cash - CB</t>
   </si>
   <si>
     <t>#93 William Timm - DT</t>
   </si>
   <si>
     <t>#48 Curtis Shaughnessy - FS</t>
   </si>
   <si>
     <t>#96 Phillip Bellamy - MLB</t>
   </si>
   <si>
     <t>#97 Frank Kear - LDE</t>
   </si>
   <si>
-    <t>#55 Edward Ortiz - RDE</t>
+    <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#5 David Moran - K</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Shotgun Normal Hail Mary</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-DAL 25 (15:00) 1-Arthur Riley sacked at DAL 15 for -10 yards (56-Robert Long). Sack allowed by 57-Roy Williams.</t>
   </si>
   <si>
     <t>#11 Arthur Riley - QB</t>
   </si>
   <si>
     <t>#40 Bobby Rosenberry - RB</t>
   </si>
@@ -455,51 +455,51 @@
   <si>
     <t>DAL 21</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-14-DAL 21 (13:11) 13-Dustin Christensen punts 49 yards to MIA 30. Fair Catch by 49-Douglas Harlan.</t>
   </si>
   <si>
     <t>#7 Dustin Christensen - P</t>
   </si>
   <si>
     <t>#66 Mark Lyons - LG</t>
   </si>
   <si>
     <t>#49 Douglas Harlan - RB</t>
   </si>
   <si>
     <t>#33 Kyle Chase - SS</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>#20 Samuel Shrewsbury - FB</t>
   </si>
   <si>
     <t>#87 Charles Gremillion - TE</t>
   </si>
   <si>
     <t>#35 Charles McCord - RB</t>
   </si>
   <si>
     <t>#45 Ron Cribb - FB</t>
   </si>
   <si>
     <t>#23 Brian Brown - FS</t>
   </si>
   <si>
     <t>#30 Travis Hake - FS</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>MIA 30</t>
   </si>
@@ -992,51 +992,51 @@
   <si>
     <t>DAL 14</t>
   </si>
   <si>
     <t>3-8-DAL 14 (10:10) 31-Jason Armstrong ran to DAL 18 for -4 yards. Tackle by 91-Alonzo Myers.</t>
   </si>
   <si>
     <t>#52 Donnie Putnam - RT</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>4-12-DAL 18 (9:30) 5-David Moran 36 yard field goal is GOOD. DAL 3 MIA 3</t>
   </si>
   <si>
     <t>#4 Harold Webb - QB</t>
   </si>
   <si>
     <t>#74 Carlos Schofield - RDE</t>
   </si>
   <si>
     <t>#47 Robert Ivers - DT</t>
   </si>
   <si>
-    <t>#57 Benjamin Colley - MLB</t>
+    <t>#95 Benjamin Colley - MLB</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>(9:28) 5-David Moran kicks 74 yards from MIA 35 to DAL -9. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>1-10-DAL 25 (9:28) 21-Bobby Rosenberry ran to DAL 22 for -3 yards. Tackle by 92-David Fisher.</t>
   </si>
   <si>
     <t>8:50</t>
   </si>
   <si>
     <t>DAL 22</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-13-DAL 22 (8:49) 21-Bobby Rosenberry ran to DAL 26 for 4 yards. Tackle by 57-Ron Main.</t>
   </si>
@@ -1343,51 +1343,51 @@
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>4-24-DAL 17 (11:23) 13-Dustin Christensen punts 50 yards to MIA 33. 44-Willian Tucker to MIA 39 for 7 yards. Tackle by 49-Donny Ahmed.</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>MIA 39</t>
   </si>
   <si>
     <t>1-10-MIA 39 (11:15) 45-Chris Harrington ran to MIA 37 for -3 yards. Tackle by 96-Phillip Bellamy. DAL 97-Frank Kear was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>MIA 37</t>
   </si>
   <si>
     <t>2-13-MIA 37 (10:34) 31-Jason Armstrong ran to MIA 39 for 3 yards. Tackle by 36-Anthony Hardwick.</t>
   </si>
   <si>
-    <t>#92 Thomas Marrs - LDE</t>
+    <t>#95 Thomas Marrs - LDE</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>3-10-MIA 39 (9:53) 12-Harold Webb pass Pass knocked down by 36-Anthony Hardwick. incomplete, intended for 45-Chris Harrington.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>4-10-MIA 39 (9:49) 14-Paul Perez punts 41 yards to DAL 19. Fair Catch by 89-Rex Woods.</t>
   </si>
   <si>
     <t>9:42</t>
   </si>
   <si>
     <t>DAL 19</t>
   </si>
   <si>
     <t>1-10-DAL 19 (9:43) 1-Arthur Riley pass complete to 89-Rex Woods to DAL 20 for 1 yards. Tackle by 39-James Robinson.</t>
   </si>
   <si>
     <t>9:03</t>
   </si>