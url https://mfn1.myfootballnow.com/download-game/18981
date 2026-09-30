--- v13 (2026-09-09)
+++ v14 (2026-09-30)
@@ -320,51 +320,51 @@
   <si>
     <t>#46 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#37 James Rusin - SS</t>
   </si>
   <si>
     <t>#53 Mark Coleman - MLB</t>
   </si>
   <si>
     <t>#97 Robert McCullough - RDE</t>
   </si>
   <si>
     <t>#39 Vincent Hillery - CB</t>
   </si>
   <si>
     <t>#93 Michael Thomas - LDE</t>
   </si>
   <si>
     <t>#51 Larry Hawthorne - LDE</t>
   </si>
   <si>
     <t>#96 George Coldiron - SLB</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 34-Kenneth McKay ran to NYN 33 for 8 yards. Tackle by 43-Charles Situ.</t>
   </si>
   <si>
     <t>#1 Craig Moore - QB</t>
   </si>
   <si>
     <t>#14 Robert Patterson - WR</t>
   </si>
   <si>
     <t>#86 Jason Roth - TE</t>
   </si>