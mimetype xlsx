--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -350,51 +350,51 @@
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 34-Kenneth McKay ran to NYN 33 for 8 yards. Tackle by 43-Charles Situ.</t>
   </si>
   <si>
     <t>#1 Craig Moore - QB</t>
   </si>
   <si>
     <t>#14 Robert Patterson - WR</t>
   </si>
   <si>
     <t>#86 Jason Roth - TE</t>
   </si>
   <si>
     <t>#81 David James - WR</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#71 Miguel Litherland - RT</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#69 Adam Frost - C</t>
   </si>
   <si>
     <t>#67 John Socha - RT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#62 Richard Chapin - RDE</t>
   </si>
   <si>
     <t>#77 George Ellis - DT</t>
   </si>
   <si>
     <t>#74 Willie Nauman - DT</t>
   </si>