--- v6 (2026-08-11)
+++ v7 (2026-10-10)
@@ -290,126 +290,126 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>HOU has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Robert Johnson kicks 74 yards from HOU 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>#29 Lloyd Barber - RB</t>
   </si>
   <si>
-    <t>#83 Roy Larios - WR</t>
+    <t>#18 Roy Larios - WR</t>
   </si>
   <si>
     <t>#63 James Lewis - LT</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
-    <t>#65 Harry Brown - LG</t>
+    <t>#75 Harry Brown - C</t>
   </si>
   <si>
     <t>#33 Carl Bennett - RB</t>
   </si>
   <si>
     <t>#65 Foster Wyatt - RG</t>
   </si>
   <si>
     <t>#85 Jeffrey Castillo - TE</t>
   </si>
   <si>
     <t>#82 Omar Chapman - TE</t>
   </si>
   <si>
     <t>#83 Stephen Kotter - WR</t>
   </si>
   <si>
     <t>#69 Jonathan Alston - RG</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>CLE</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CLE 25 (15:00) 4-Sang Wilson sacked at CLE 17 for -8 yards (24-Kenneth Tomasini)</t>
   </si>
   <si>
     <t>#16 Sang Wilson - QB</t>
   </si>
   <si>
     <t>#46 Lester Coltrane - RB</t>
   </si>
   <si>
     <t>#10 Nathan Barker - WR</t>
   </si>
   <si>
     <t>#73 James Dubose - C</t>
   </si>
   <si>
-    <t>#79 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#60 Lawrence Conrad - RDE</t>
   </si>
   <si>
     <t>#62 Richard Chapin - RDE</t>
   </si>
   <si>
     <t>#99 Brian Taylor - DT</t>
   </si>
   <si>
     <t>#57 Luis Bonds - MLB</t>
   </si>
   <si>
-    <t>#54 Willie Banas - MLB</t>
+    <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
     <t>#36 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#21 Charles Situ - FS</t>
   </si>
   <si>
     <t>#24 Sean Edmonds - FS</t>
   </si>
   <si>
     <t>#25 Ronald McDaniels - SS</t>
   </si>
   <si>
     <t>#7 Paul Thompson - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>CLE 17</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
@@ -524,93 +524,93 @@
   <si>
     <t>#82 Raul King - WR</t>
   </si>
   <si>
     <t>#50 Anthony Lewis - RT</t>
   </si>
   <si>
     <t>#71 Marion Vincent - RG</t>
   </si>
   <si>
     <t>#53 Jason Gordon - RG</t>
   </si>
   <si>
     <t>#74 Lyndon Drake - RG</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
   <si>
     <t>#59 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#72 Michael Young - DT</t>
   </si>
   <si>
-    <t>#56 John Gann - DT</t>
+    <t>#97 John Gann - DT</t>
   </si>
   <si>
     <t>#61 Thomas Pawlowski - DT</t>
   </si>
   <si>
     <t>#51 Dale Benson - MLB</t>
   </si>
   <si>
     <t>#95 Shane Jamison - MLB</t>
   </si>
   <si>
     <t>#31 Jess Gardner - CB</t>
   </si>
   <si>
     <t>#6 Charles Wotring - FS</t>
   </si>
   <si>
-    <t>#24 Peter Mills - CB</t>
+    <t>#28 Peter Mills - CB</t>
   </si>
   <si>
     <t>#35 David Griffin - FS</t>
   </si>
   <si>
     <t>#2 Malcom Brown - SS</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>HOU 31</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-2-HOU 31 (13:00) 23-Todd Ayers ran to HOU 34 for 2 yards. Tackle by 37-Shane Jamison.</t>
   </si>
   <si>
-    <t>#87 Todd Ayers - WR</t>
+    <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#82 Hipolito Ramirez - TE</t>
   </si>
   <si>
     <t>#88 George Schmid - WR</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>HOU 34</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 34 (12:19) 5-Howard Ahmad pass complete to 82-Raul King to CLE 22 for 45 yards. Pushed out of bounds by 42-Charles Wotring.</t>
   </si>
   <si>
     <t>#40 David Ambrose - TE</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>3-5-CLE 16 (10:24) 5-Howard Ahmad pass Pass knocked down by 36-Malcom Brown. incomplete, intended for 80-Hipolito Ramirez. CLE 98-Michael Young was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-CLE 16 (10:20) 18-Robert Johnson 34 yard field goal is GOOD. HOU 3 CLE 0</t>
   </si>
   <si>
     <t>#6 Jackie Davis - P</t>
   </si>
   <si>
     <t>#78 Russell Washington - DT</t>
   </si>
   <si>
     <t>#59 Steven Hale - WLB</t>
   </si>
   <si>
-    <t>#54 Lawrence Stevens - SLB</t>
+    <t>#96 Lawrence Stevens - SLB</t>
   </si>
   <si>
     <t>#51 Michael Meeks - WLB</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>(10:17) 18-Robert Johnson kicks 74 yards from HOU 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-CLE 25 (10:17) 46-Lester Coltrane ran to CLE 33 for 8 yards. Tackle by 24-Kenneth Tomasini.</t>
   </si>
   <si>
     <t>9:37</t>
   </si>
   <si>
     <t>CLE 33</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
@@ -2314,52 +2314,52 @@
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>