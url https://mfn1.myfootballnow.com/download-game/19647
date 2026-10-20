--- v12 (2026-09-09)
+++ v13 (2026-10-20)
@@ -347,51 +347,51 @@
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 30-Troy Rivers ran to NYN 30 for 5 yards. Tackle by 37-Shane Jamison. NYN 61-John Socha was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#1 Craig Moore - QB</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#10 Brandon Saldana - WR</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#71 Miguel Litherland - RT</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#67 John Socha - RT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#76 Ronald Outland - DT</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>