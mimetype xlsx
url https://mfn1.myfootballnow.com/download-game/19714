--- v0 (2026-05-26)
+++ v1 (2026-06-24)
@@ -359,90 +359,90 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-PIT 16 (14:57) 7-Charles Butterworth pass complete to 87-Roberto Altman to PIT 21 for 5 yards. Tackle by 24-Albert Keith.</t>
   </si>
   <si>
     <t>#1 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#41 John Roth - RB</t>
   </si>
   <si>
     <t>#20 Christopher Ritchey - FB</t>
   </si>
   <si>
     <t>#87 Roberto Altman - WR</t>
   </si>
   <si>
     <t>#85 Enrique Jones - WR</t>
   </si>
   <si>
     <t>#79 Johnny Cassella - LT</t>
   </si>
   <si>
-    <t>#77 Glenn Heim - LG</t>
+    <t>#73 Glenn Heim - LG</t>
   </si>
   <si>
     <t>#60 Thomas Washington - LG</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#64 Salvatore Cuellar - LT</t>
   </si>
   <si>
     <t>#91 Robert Long - LDE</t>
   </si>
   <si>
     <t>#90 Jules Triplett - DT</t>
   </si>
   <si>
     <t>#65 John Thomas - DT</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>#97 Ron Main - SLB</t>
   </si>
   <si>
     <t>#55 Greg Stanley - MLB</t>
   </si>
   <si>
     <t>#51 Aaron Johnson - MLB</t>
   </si>
   <si>
     <t>#46 Albert Keith - CB</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
-    <t>#54 Brian Silverberg - MLB</t>
+    <t>#93 Brian Silverberg - MLB</t>
   </si>
   <si>
     <t>#45 Glenn Galvin - CB</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>PIT 21</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-5-PIT 21 (14:24) 7-Charles Butterworth pass Pass knocked down by 57-Ron Main. incomplete, intended for 41-John Roth.</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#59 David Levinson - LDE</t>
   </si>
@@ -485,99 +485,99 @@
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#31 Jason Armstrong - RB</t>
   </si>
   <si>
     <t>#20 Roberto Williams - FB</t>
   </si>
   <si>
     <t>#81 Charles Fontenot - TE</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#6 Peter Black - WR</t>
   </si>
   <si>
     <t>#74 Theodore Clark - LT</t>
   </si>
   <si>
     <t>#76 Derrick Brackett - RG</t>
   </si>
   <si>
-    <t>#59 Michael Brandy - C</t>
+    <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#78 Joseph Reay - LT</t>
   </si>
   <si>
     <t>#72 Max Courtney - RT</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
     <t>#55 Alonzo Myers - MLB</t>
   </si>
   <si>
     <t>#37 Dominic Watson - CB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-10-PIT 25 (13:39) 31-Jason Armstrong ran to PIT 22 for 3 yards. Tackle by 56-John Lewis.</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>PIT 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-7-PIT 22 (13:04) 31-Jason Armstrong ran to PIT 17 for 6 yards. Tackle by 67-Chris Barrett.</t>
   </si>
   <si>
     <t>#41 Paul Barbee - FB</t>
   </si>
   <si>
-    <t>#88 Scott Bishop - TE</t>
+    <t>#84 Scott Bishop - TE</t>
   </si>
   <si>
     <t>#93 Tim Miller - RDE</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>PIT 17</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-PIT 17 (12:26) 9-Daniel Liller 35 yard field goal is GOOD. PIT 0 MIA 3</t>
   </si>
   <si>
     <t>#75 William Sasse - LT</t>
   </si>
   <si>
     <t>#34 Gerald Hanes - RB</t>
   </si>
@@ -1076,51 +1076,51 @@
   <si>
     <t>MIA 32</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 32 (6:50) 5-Tommy Arnold pass complete to 14-Leroy Castillo to MIA 41 for 9 yards. Tackle by 91-Dewayne Sirois.</t>
   </si>
   <si>
     <t>MIA 41</t>
   </si>
   <si>
     <t>2-1-MIA 41 (6:10) 31-Jason Armstrong ran to MIA 41 for a short gain. Tackle by 94-Alonzo Myers. MIA 81-Charles Fontenot was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:31</t>
   </si>
   <si>
     <t>3-1-MIA 41 (5:30) 31-Jason Armstrong ran to MIA 44 for 3 yards. Tackle by 49-James Garza.</t>
   </si>
   <si>
-    <t>#86 Julius Watts - TE</t>
+    <t>#31 Julius Watts - RB</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>MIA 44</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-MIA 44 (4:57) 14-Leroy Castillo ran to PIT 49 for 7 yards. Tackle by 6-Abe Xue.</t>
   </si>
   <si>
     <t>4:13</t>
   </si>
   <si>
     <t>2-3-PIT 49 (4:12) 31-Jason Armstrong ran to PIT 27 for 22 yards.</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>1-10-PIT 27 (3:32) 14-Leroy Castillo ran to PIT 24 for 3 yards. Tackle by 94-Alonzo Myers.</t>
   </si>
@@ -1655,51 +1655,51 @@
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>2-10-PIT 20 (8:04) 7-Charles Butterworth pass complete to 20-Christopher Ritchey to PIT 27 for 7 yards. Tackle by 95-Greg Stanley. 41-John Roth was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>7:43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-3-PIT 27 (7:42) 7-Charles Butterworth pass complete to 81-George Archuleta to MIA 45 for 28 yards.</t>
   </si>
   <si>
     <t>7:19</t>
   </si>
   <si>
     <t>MIA 45</t>
   </si>
   <si>
     <t>1-10-MIA 45 (7:18) 7-Charles Butterworth pass Pass knocked down by 44-Willian Tucker. incomplete, intended for 43-Bruce Powell.</t>
   </si>
   <si>
-    <t>#51 Juan Biller - MLB</t>
+    <t>#51 Juan Biller - SLB</t>
   </si>
   <si>
     <t>#98 Justin Erikson - MLB</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>2-10-MIA 45 (7:16) 7-Charles Butterworth pass Pass knocked down by 57-Ron Main. incomplete, intended for 30-Michael Bishop. Pressure by 91-Donald Daye.</t>
   </si>
   <si>
     <t>7:11</t>
   </si>
   <si>
     <t>3-10-MIA 45 (7:12) 7-Charles Butterworth pass complete to 30-Michael Bishop to MIA 44 for a short gain. Tackle by 55-David Morgan.</t>
   </si>
   <si>
     <t>4-10-MIA 44 (6:50) 2-Michael Frye punts 38 yards to MIA 6. 44-Willian Tucker to MIA 11 for 5 yards. Tackle by 64-Salvatore Cuellar.</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>MIA 11</t>
   </si>