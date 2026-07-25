--- v1 (2026-06-24)
+++ v2 (2026-07-25)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MIA has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Daniel Liller kicks 69 yards from MIA 35 to PIT -4. 43-Bruce Powell to PIT 16 for 20 yards. Tackle by 44-Willian Tucker. 91-Dewayne Sirois was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#43 Bruce Powell - RB</t>
   </si>
   <si>
-    <t>#44 James Garza - FS</t>
+    <t>#29 James Garza - FS</t>
   </si>
   <si>
     <t>#40 Howard Vitale - CB</t>
   </si>
   <si>
     <t>#97 Lawrence Young - DT</t>
   </si>
   <si>
     <t>#56 John Lewis - WLB</t>
   </si>
   <si>
     <t>#58 Chris Barrett - RDE</t>
   </si>
   <si>
     <t>#59 David Nathan - LDE</t>
   </si>
   <si>
     <t>#25 Bruce Lay - SS</t>
   </si>
   <si>
     <t>#6 Abe Xue - CB</t>
   </si>
   <si>
     <t>#91 Dewayne Sirois - SLB</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-PIT 31 (8:50) 5-Tommy Arnold pass Pass knocked down by 94-Alonzo Myers. incomplete, intended for 81-Charles Fontenot.</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>2-10-PIT 31 (8:48) 31-Jason Armstrong ran to PIT 22 for 9 yards. Tackle by 40-Howard Vitale.</t>
   </si>
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>3-1-PIT 22 (8:13) 5-Tommy Arnold pass complete to 84-Larry Thomas to PIT 21 for 2 yards. Tackle by 25-Bruce Lay.</t>
   </si>
   <si>
-    <t>#14 Leroy Castillo - WR</t>
+    <t>#84 Leroy Castillo - WR</t>
   </si>
   <si>
     <t>#82 Michael Schwartz - WR</t>
   </si>
   <si>
     <t>7:30</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-PIT 21 (7:29) 14-Leroy Castillo ran to PIT 12 for 9 yards. Tackle by 49-James Garza.</t>
   </si>
   <si>
     <t>6:50</t>
   </si>
   <si>
     <t>PIT 12</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>