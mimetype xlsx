--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -374,54 +374,54 @@
   <si>
     <t>#67 Bryan King - RG</t>
   </si>
   <si>
     <t>#65 Wilfredo Lindsay - RG</t>
   </si>
   <si>
     <t>#76 Erin Hale - LT</t>
   </si>
   <si>
     <t>#71 Michael Blanch - LT</t>
   </si>
   <si>
     <t>#70 William Sims - RG</t>
   </si>
   <si>
     <t>#69 Charlie Jackson - C</t>
   </si>
   <si>
     <t>#96 Vincent Albertson - MLB</t>
   </si>
   <si>
     <t>#39 Matthew Smith - FS</t>
   </si>
   <si>
-    <t>#90 Rey Jordan - LDE</t>
-[...2 lines deleted...]
-    <t>#38 William Getz - FS</t>
+    <t>#57 Rey Jordan - LDE</t>
+  </si>
+  <si>
+    <t>#42 William Getz - FS</t>
   </si>
   <si>
     <t>#93 Basil Cushing - RDE</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#75 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - LDE</t>
   </si>
   <si>
     <t>#52 Don Lilly - LDE</t>
   </si>
   <si>
     <t>#78 Phillip Winfield - C</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
@@ -452,111 +452,111 @@
   <si>
     <t>#53 Keith Hill - MLB</t>
   </si>
   <si>
     <t>14:39</t>
   </si>
   <si>
     <t>WAS 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-WAS 28 (14:40) PENALTY - False Start (WAS 74-Anthony Chavez)</t>
   </si>
   <si>
     <t>#16 Man Ramos - QB</t>
   </si>
   <si>
     <t>#45 Jed Miller - RT</t>
   </si>
   <si>
-    <t>#22 Richard Johnson - RB</t>
+    <t>#21 Richard Johnson - RB</t>
   </si>
   <si>
     <t>#44 Donald Huddle - FB</t>
   </si>
   <si>
     <t>#84 Mohamed Graham - TE</t>
   </si>
   <si>
     <t>#85 Dennis Smith - TE</t>
   </si>
   <si>
-    <t>#59 William Hampton - C</t>
+    <t>#76 William Hampton - C</t>
   </si>
   <si>
     <t>#74 Anthony Chavez - LG</t>
   </si>
   <si>
     <t>#70 Robt Castaneda - RG</t>
   </si>
   <si>
     <t>#75 John Kutz - RT</t>
   </si>
   <si>
     <t>#96 Gerald Chappell - LDE</t>
   </si>
   <si>
-    <t>#75 Jonathan Runyan - DT</t>
+    <t>#90 Jonathan Runyan - LDE</t>
   </si>
   <si>
     <t>#95 David Skinner - LDE</t>
   </si>
   <si>
     <t>#94 Frank Burkhardt - WLB</t>
   </si>
   <si>
     <t>#35 David Blackmon - CB</t>
   </si>
   <si>
     <t>#42 James Carswell - SS</t>
   </si>
   <si>
     <t>WAS 23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-15-WAS 23 (14:40) 16-Man Ramos pass complete to 45-Jed Miller to WAS 36 for 13 yards. Tackle by 35-David Blackmon.</t>
   </si>
   <si>
     <t>#19 David Douglas - WR</t>
   </si>
   <si>
     <t>#16 Todd McCarty - WR</t>
   </si>
   <si>
-    <t>#82 Rafael Cuomo - WR</t>
+    <t>#13 Rafael Cuomo - WR</t>
   </si>
   <si>
     <t>#27 Bernie Bell - FS</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>WAS 36</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>2-2-WAS 36 (14:05) 45-Jed Miller ran to WAS 45 for 9 yards. Tackle by 48-James Carswell.</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>WAS 45</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-CAR 46 (11:37) 2-Kent Haynes punts 37 yards to CAR 10. Fair Catch by 30-Bruce Allen. CAR 91-Harold Hamilton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 Kent Haynes - P</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>CAR 10</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 10 (11:31) 8-Michael Casper pass incomplete, dropped by 19-Sean Taylor.</t>
   </si>
   <si>
-    <t>#21 Johnny Walls - RB</t>
+    <t>#45 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#41 James Fitzpatrick - FB</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#19 Sean Taylor - WR</t>
   </si>
   <si>
     <t>#17 Louis Meyer - WR</t>
   </si>
   <si>
     <t>#59 Juan Deleon - SLB</t>
   </si>
   <si>
     <t>#37 Michael Oyler - SS</t>
   </si>
   <si>
     <t>#28 Kenneth McClendon - CB</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
@@ -2258,51 +2258,51 @@
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="350.2" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>