--- v0 (2026-05-31)
+++ v1 (2026-06-25)
@@ -287,60 +287,60 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>IND has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-David Schwartz kicks 74 yards from TEN 35 to IND -9. Touchback.</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - TE</t>
+    <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#98 John Sipes - WLB</t>
   </si>
   <si>
     <t>#42 John Lee - SLB</t>
   </si>
   <si>
-    <t>#40 Gregory Castillo - SS</t>
+    <t>#28 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#63 Thomas Smith - LDE</t>
   </si>
   <si>
     <t>#69 Jimmy McKeown - DT</t>
   </si>
   <si>
     <t>#97 Walter Hudson - SLB</t>
   </si>
   <si>
     <t>#47 Tristan Herman - SS</t>
   </si>
   <si>
     <t>#28 Gene Sanders - CB</t>
   </si>
   <si>
     <t>#38 Thomas Burrow - SS</t>
   </si>
   <si>
     <t>#91 Monroe Legendre - MLB</t>
   </si>
   <si>
     <t>#5 David Schwartz - K</t>
   </si>
@@ -371,78 +371,78 @@
   <si>
     <t>#44 Ollie Vick - FB</t>
   </si>
   <si>
     <t>#80 Clement Ohara - WR</t>
   </si>
   <si>
     <t>#67 Kris Arrington - C</t>
   </si>
   <si>
     <t>#61 Corey Gillette - LG</t>
   </si>
   <si>
     <t>#72 Truman Ojeda - C</t>
   </si>
   <si>
     <t>#40 Louis Brighton - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - LG</t>
   </si>
   <si>
     <t>#95 Bernard Martin - LDE</t>
   </si>
   <si>
-    <t>#95 Sean Bowen - LDE</t>
+    <t>#95 Sean Bowen - RDE</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>#50 Stephen Rew - MLB</t>
   </si>
   <si>
     <t>#99 Thomas Carson - WLB</t>
   </si>
   <si>
     <t>#36 Louie Long - CB</t>
   </si>
   <si>
     <t>#20 William Cottle - FS</t>
   </si>
   <si>
     <t>#43 Delbert Gwyn - SS</t>
   </si>
   <si>
-    <t>#48 Mikel Lacour - FS</t>
+    <t>#45 Mikel Lacour - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>IND 34</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-1-IND 34 (14:18) 27-Pete Gardner ran to IND 43 for 10 yards. Tackle by 43-Delbert Gwyn.</t>
   </si>
   <si>
     <t>#11 Lorenzo Davis - WR</t>
   </si>
   <si>
     <t>#75 Shane Conway - RG</t>
   </si>
   <si>
     <t>#93 Thomas Murphy - SLB</t>
   </si>
@@ -542,90 +542,90 @@
   <si>
     <t>1-10-TEN 20 (11:24) 1-William Shipe pass complete to 31-Carlo Shaw to TEN 22 for 2 yards. Tackle by 38-Tristan Herman.</t>
   </si>
   <si>
     <t>#1 William Shipe - QB</t>
   </si>
   <si>
     <t>#31 Carlo Shaw - RB</t>
   </si>
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
   <si>
     <t>#87 Mitchel Basham - TE</t>
   </si>
   <si>
     <t>#13 Aaron Pabon - WR</t>
   </si>
   <si>
     <t>#84 Larry Watkins - WR</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
-    <t>#71 John Harris - LG</t>
+    <t>#55 John Harris - LG</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#68 James Good - RG</t>
   </si>
   <si>
     <t>#52 Scott Ward - LG</t>
   </si>
   <si>
     <t>#60 Stanley Miller - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-8-TEN 22 (10:45) 31-Carlo Shaw ran to TEN 25 for 4 yards. Tackle by 55-Monroe Legendre.</t>
   </si>
   <si>
     <t>#28 Damien Nash - RB</t>
   </si>
   <si>
-    <t>#83 David Knight - TE</t>
+    <t>#82 David Knight - TE</t>
   </si>
   <si>
     <t>#74 Willie Nauman - DT</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-5-TEN 25 (10:07) 1-William Shipe pass complete to 38-Tom Rogers to TEN 28 for 2 yards. Tackle by 78-Patrick Mathis.</t>
   </si>
   <si>
     <t>#22 Kevin Gilbert - RB</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
@@ -830,51 +830,51 @@
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-1-TEN 42 (2:59) 22-Kevin Gilbert ran to IND 50 for 8 yards. Tackle by 78-Patrick Mathis.</t>
   </si>
   <si>
     <t>2:16</t>
   </si>
   <si>
     <t>IND 50</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-IND 50 (2:15) 1-William Shipe pass Pass knocked down by 57-Gregory Castillo. incomplete, intended for 13-Aaron Pabon.</t>
   </si>
   <si>
     <t>#80 Dennis Dimas - WR</t>
   </si>
   <si>
-    <t>#14 Gary Estrada - WR</t>
+    <t>#83 Gary Estrada - WR</t>
   </si>
   <si>
     <t>2:11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>2-10-IND 50 (2:12) 1-William Shipe pass complete to 13-Aaron Pabon to IND 41 for 9 yards. Tackle by 48-Thomas Burrow. Great move by 13-Aaron Pabon to get free of his coverage.</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>IND 41</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-1-IND 41 (1:37) 22-Kevin Gilbert ran to IND 36 for 5 yards. Tackle by 57-Gregory Castillo.</t>
   </si>
@@ -1061,51 +1061,51 @@
   <si>
     <t>TEN 41</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-4-TEN 41 (9:30) 20-Jeffry Douglas ran to TEN 40 for 1 yards. Tackle by 93-Sean Bowen.</t>
   </si>
   <si>
     <t>#21 Robert Palmer - RB</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>TEN 40</t>
   </si>
   <si>
     <t>4-2-TEN 40 (8:48) 16-William Abraham 59 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
-    <t>#52 Jorge Garces - RT</t>
+    <t>#73 Jorge Garces - RT</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-TEN 47 (8:45) 31-Carlo Shaw ran to IND 43 for 10 yards. Tackle by 38-Tristan Herman.</t>
   </si>
   <si>
     <t>8:06</t>
   </si>
   <si>
     <t>2-1-IND 43 (8:05) 22-Kevin Gilbert ran to IND 41 for 2 yards. Tackle by 69-Jimmy McKeown.</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-IND 41 (7:28) 1-William Shipe pass incomplete, dropped by 13-Aaron Pabon.</t>
   </si>
@@ -1193,51 +1193,51 @@
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>(3:47) 5-David Schwartz kicks 74 yards from TEN 35 to IND -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-IND 25 (3:47) 2-Todd Denault sacked at IND 18 for -7 yards (93-Sean Bowen). Sack allowed by 75-Shane Conway.</t>
   </si>
   <si>
     <t>3:15</t>
   </si>
   <si>
     <t>2-17-IND 18 (3:14) 2-Todd Denault pass Pass knocked down by 97-Joseph Klein. incomplete, intended for 46-James Reeves. Pressure by 68-Timothy Adkins.</t>
   </si>
   <si>
     <t>3:08</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-17-IND 18 (3:09) 2-Todd Denault pass complete to 27-Pete Gardner to IND 38 for 20 yards. Tackle by 90-James Caldwell.</t>
   </si>
   <si>
-    <t>#10 William Hollins - WR</t>
+    <t>#17 William Hollins - WR</t>
   </si>
   <si>
     <t>2:31</t>
   </si>
   <si>
     <t>IND 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-IND 38 (2:30) 20-Jeffry Douglas ran to IND 37 for -1 yards. Tackle by 61-Matthew Collins.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>IND 37</t>
   </si>