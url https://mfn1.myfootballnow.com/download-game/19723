--- v2 (2026-06-01)
+++ v3 (2026-09-21)
@@ -293,78 +293,78 @@
   <si>
     <t>LAA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Robert Johnson kicks 75 yards from HOU 35 to LAA -10. Touchback.</t>
   </si>
   <si>
     <t>#17 Chris Rivers - WR</t>
   </si>
   <si>
     <t>#51 Lawrence Chandler - MLB</t>
   </si>
   <si>
-    <t>#38 Jacob Hoffman - SS</t>
+    <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#97 Stephen Ward - SLB</t>
   </si>
   <si>
     <t>#46 Bobby Bier - CB</t>
   </si>
   <si>
     <t>#56 Rupert Stewart - DT</t>
   </si>
   <si>
     <t>#40 Joshua Suggs - CB</t>
   </si>
   <si>
     <t>#90 Harry Phelps - RDE</t>
   </si>
   <si>
-    <t>#55 Paul Carlucci - RDE</t>
+    <t>#60 Paul Carlucci - RDE</t>
   </si>
   <si>
     <t>#90 John Betts - MLB</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 25 (15:00) 9-John Koch pass incomplete, intended for 84-Maurice Williams.</t>
   </si>
   <si>
     <t>#9 John Koch - QB</t>
   </si>
   <si>
     <t>#31 Calvin Patterson - RB</t>
   </si>
   <si>
     <t>#20 Christopher Smith - FB</t>
   </si>
@@ -374,99 +374,99 @@
   <si>
     <t>#85 Bobby Cantu - WR</t>
   </si>
   <si>
     <t>#87 Chuck Cervantes - WR</t>
   </si>
   <si>
     <t>#65 Michael Powers - LT</t>
   </si>
   <si>
     <t>#60 Daniel Ellerbee - LG</t>
   </si>
   <si>
     <t>#58 Stephen Calcote - C</t>
   </si>
   <si>
     <t>#59 Tom Delarosa - RG</t>
   </si>
   <si>
     <t>#61 Rigoberto Burg - RT</t>
   </si>
   <si>
     <t>#53 Marion Chatterton - DT</t>
   </si>
   <si>
-    <t>#71 George Ellis - DT</t>
+    <t>#77 George Ellis - DT</t>
   </si>
   <si>
     <t>#64 Darrin Tilton - DT</t>
   </si>
   <si>
     <t>#96 Howard Dark - RDE</t>
   </si>
   <si>
     <t>#50 Christopher Sousa - SLB</t>
   </si>
   <si>
     <t>#53 Anthony Harrison - MLB</t>
   </si>
   <si>
     <t>#43 James Ramirez - MLB</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#26 Charles Wells - CB</t>
   </si>
   <si>
     <t>#34 Patrick Chavez - CB</t>
   </si>
   <si>
     <t>#40 Terence Thompson - CB</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-LAA 25 (14:59) 29-Calvin Patterson ran to LAA 27 for 2 yards. Tackle by 53-Anthony Harrison.</t>
   </si>
   <si>
     <t>#42 John Mullins - RB</t>
   </si>
   <si>
     <t>#85 Paul Irvine - TE</t>
   </si>
   <si>
-    <t>#64 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>LAA 27</t>
   </si>
   <si>
     <t>I Formation 3WR WR Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-8-LAA 27 (14:14) 9-John Koch pass complete to 16-Chris Rivers to LAA 38 for 11 yards. Tackle by 1-Patrick Chavez.</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>LAA 38</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>HOU 3</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-HOU 3 (11:56) 48-Eugene Andersen ran to HOU 4 for 1 yards. Tackle by 99-Lawrence Chandler.</t>
   </si>
   <si>
     <t>#5 Howard Ahmad - QB</t>
   </si>
   <si>
     <t>#34 Eugene Andersen - FB</t>
   </si>
   <si>
     <t>#45 Kenneth Cash - FB</t>
   </si>
   <si>
     <t>#40 David Ambrose - TE</t>
   </si>
   <si>
-    <t>#26 Timothy Dickerman - RB</t>
+    <t>#24 Timothy Dickerman - RB</t>
   </si>
   <si>
     <t>#57 Allen Parker - LT</t>
   </si>
   <si>
     <t>#65 Keith Factor - LG</t>
   </si>
   <si>
     <t>#79 Kevin Blank - C</t>
   </si>
   <si>
     <t>#61 Paul Davis - LT</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#62 Jeffrey Bowman - RDE</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
@@ -650,90 +650,90 @@
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-2-HOU 32 (9:16) 48-Eugene Andersen ran to HOU 32 for a short gain. Tackle by 56-Rupert Stewart.</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-1-HOU 32 (8:38) 48-Eugene Andersen ran to HOU 42 for 9 yards. Tackle by 24-Gary Hickman.</t>
   </si>
   <si>
     <t>#82 Joseph Jones - WR</t>
   </si>
   <si>
-    <t>#24 Gary Hickman - SS</t>
+    <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>8:05</t>
   </si>
   <si>
     <t>HOU 42</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-HOU 42 (8:04) 5-Howard Ahmad pass complete to 15-Ernest Steele to HOU 48 for 7 yards. Tackle by 99-Lawrence Chandler. 48-Eugene Andersen missed that block completely.</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>HOU 48</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>2-3-HOU 48 (7:28) 5-Howard Ahmad pass complete to 89-Timothy Dickerman to HOU 49 for 1 yards. Tackle by 98-Michael Adair.</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>HOU 49</t>
   </si>
   <si>
     <t>3-2-HOU 49 (6:45) 44-Christopher Gaither ran to LAA 49 for 2 yards. Tackle by 99-Lawrence Chandler. 23-Todd Ayers completely missed his blocking assignment. LAA 56-Rupert Stewart was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#87 Todd Ayers - WR</t>
+    <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>6:03</t>
   </si>
   <si>
     <t>LAA 49</t>
   </si>
   <si>
     <t>4-1-LAA 49 (6:02) 14-Mathew Steffens punts 50 yards to LAA -1. HOU 62-Lyndon Drake was injured on the play. He looks like he should be able to return.4-1-LAA 49 (6:02) 14-Mathew Steffens punts 50 yards to LAA -1. Touchback. HOU 62-Lyndon Drake was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Mathew Steffens - P</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#74 Lyndon Drake - RG</t>
   </si>
   <si>
     <t>#59 John Brown - C</t>
   </si>
   <si>
     <t>#48 Salvador Billings - SS</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>2-11-LAA 19 (5:17) 9-John Koch pass Pass knocked down by 93-James Ramirez. incomplete, intended for 83-Bobby Cantu.</t>
   </si>
   <si>
     <t>#90 Michael Flowers - DT</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-11-LAA 19 (5:13) 9-John Koch pass complete to 20-Christopher Smith to LAA 21 for 2 yards. Tackle by 29-Carlos Hanks.</t>
   </si>
   <si>
     <t>4:31</t>
   </si>
   <si>
     <t>LAA 21</t>
   </si>
   <si>
     <t>4-9-LAA 21 (4:30) 12-Paul Perez punts 48 yards to HOU 32. 44-Christopher Gaither to HOU 42 for 10 yards. Tackle by 56-Rupert Stewart. 90-Marion Chatterton completely missed his blocking assignment.</t>
   </si>
   <si>
-    <t>#53 James Wildman - SLB</t>
+    <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>#99 Brian Taylor - DT</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-HOU 42 (4:21) PENALTY - False Start (HOU 61-Kevin Blank)</t>
   </si>
   <si>
     <t>HOU 37</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-15-HOU 37 (4:21) 48-Eugene Andersen ran to HOU 44 for 8 yards. Tackle by 25-Jacob Hoffman.</t>
   </si>
   <si>
     <t>3:48</t>
   </si>
@@ -1133,51 +1133,51 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-5-HOU 29 (3:44) 42-John Mullins ran to HOU 27 for 2 yards. Tackle by 90-Marion Chatterton.</t>
   </si>
   <si>
     <t>3:07</t>
   </si>
   <si>
     <t>HOU 27</t>
   </si>
   <si>
     <t>3-4-HOU 27 (3:06) 29-Calvin Patterson ran to HOU 24 for 4 yards. Tackle by 39-Charles Wells.</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>HOU 24</t>
   </si>
   <si>
     <t>4-1-HOU 24 (2:33) 3-Eric Wiggins 41 yard field goal is GOOD. LAA 3 HOU 6</t>
   </si>
   <si>
-    <t>#8 Norman Wannamaker - QB</t>
+    <t>#9 Norman Wannamaker - QB</t>
   </si>
   <si>
     <t>#12 Eric Wiggins - K</t>
   </si>
   <si>
     <t>#74 Trevor Sales - C</t>
   </si>
   <si>
     <t>(2:30) 3-Eric Wiggins kicks 74 yards from LAA 35 to HOU -9. Touchback.</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>1-10-HOU 25 (2:30) 48-Eugene Andersen ran to HOU 38 for 13 yards. Tackle by 41-Floyd Jackson.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>HOU 38</t>
   </si>
@@ -2149,52 +2149,52 @@
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>