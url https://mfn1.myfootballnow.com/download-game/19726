--- v2 (2026-07-28)
+++ v3 (2026-09-22)
@@ -353,69 +353,69 @@
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) 26-Benjamin King ran to SEA 35 for 10 yards. Tackle by 24-Scott Westbrook.</t>
   </si>
   <si>
     <t>#9 Stewart Dobson - QB</t>
   </si>
   <si>
     <t>#26 Benjamin King - RB</t>
   </si>
   <si>
     <t>#80 Lonnie Bryant - TE</t>
   </si>
   <si>
     <t>#87 Reed Baker - WR</t>
   </si>
   <si>
     <t>#13 Michael Gregg - WR</t>
   </si>
   <si>
-    <t>#89 Marcus Barron - WR</t>
+    <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#73 Jose Tran - LT</t>
   </si>
   <si>
     <t>#65 Brian McNulty - LG</t>
   </si>
   <si>
     <t>#78 Leroy Lockett - RT</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#61 Spencer Womack - RG</t>
   </si>
   <si>
-    <t>#93 Jorge Banda - DT</t>
+    <t>#63 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#94 Herbert Royal - DT</t>
   </si>
   <si>
     <t>#90 Joseph Cueva - RDE</t>
   </si>
   <si>
     <t>#95 Neil Alcorn - SLB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
     <t>#31 Isaac Millis - CB</t>
   </si>
   <si>
     <t>#20 Leigh Perna - CB</t>
   </si>
   <si>
     <t>#32 Grant Manjarrez - CB</t>
   </si>
@@ -557,147 +557,147 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MIN 5 (10:54) 9-Christopher Eddington pass complete to 88-Clay Tobias to MIN 19 for 14 yards. Tackle by 47-Raymond Green. 88-Clay Tobias did some fancy footwork there.</t>
   </si>
   <si>
     <t>#9 Christopher Eddington - QB</t>
   </si>
   <si>
     <t>#80 Rodrigo Seymour - WR</t>
   </si>
   <si>
     <t>#18 Frank Davis - WR</t>
   </si>
   <si>
     <t>#13 Clay Tobias - WR</t>
   </si>
   <si>
     <t>#15 William Gonzalez - WR</t>
   </si>
   <si>
     <t>#65 James Huffman - LT</t>
   </si>
   <si>
-    <t>#67 Michael Dominguez - LG</t>
+    <t>#74 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#58 Robert Peters - RG</t>
   </si>
   <si>
     <t>#50 Peter Keenan - RG</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>
   <si>
     <t>#61 Alfred Oakley - DT</t>
   </si>
   <si>
     <t>#67 David Cuellar - RDE</t>
   </si>
   <si>
     <t>#56 Rick Poland - RDE</t>
   </si>
   <si>
     <t>#38 Clarence Braga - FS</t>
   </si>
   <si>
-    <t>#38 Richard House - SS</t>
+    <t>#40 Richard House - CB</t>
   </si>
   <si>
     <t>#47 Raymond Green - SS</t>
   </si>
   <si>
     <t>#40 Carl Jefcoat - FS</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>MIN 19</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 19 (10:15) 80-Rodrigo Seymour ran to MIN 19 for a short loss. 80-Rodrigo Seymour FUMBLES (51-Frederick Collins) Tackle by 61-Alfred Oakley.</t>
   </si>
   <si>
-    <t>#47 Rudy Stevens - TE</t>
+    <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>9:38</t>
   </si>
   <si>
     <t>MIN 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-9-MIN 20 (9:37) 80-Rodrigo Seymour ran to MIN 19 for -1 yards. Tackle by 53-Rick Poland.</t>
   </si>
   <si>
     <t>#33 Tim Wynn - WR</t>
   </si>
   <si>
     <t>#87 John Shelton - TE</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>3-10-MIN 19 (8:57) 9-Christopher Eddington pass Pass knocked down by 40-Carl Jefcoat. incomplete, intended for 86-Rudy Stevens.</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>4-10-MIN 19 (8:53) 16-Cedrick Snow punts 48 yards to SEA 32. Fair Catch by 15-Michael Gregg.</t>
   </si>
   <si>
     <t>#8 Cedrick Snow - P</t>
   </si>
   <si>
     <t>#62 Carlos Younger - RT</t>
   </si>
   <si>
     <t>#56 Hal Edwards - C</t>
   </si>
   <si>
-    <t>#72 Jerome Rice - LG</t>
+    <t>#67 Jerome Rice - LG</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>SEA 32</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-SEA 32 (8:47) 26-Benjamin King ran to SEA 39 for 7 yards. Tackle by 21-Craig Sawyer.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>SEA 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>1-10-SEA 37 (12:21) 9-Stewart Dobson pass Pass knocked down by 57-Thomas Odom. incomplete, intended for 87-Reed Baker.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-10-SEA 37 (12:16) 26-Benjamin King ran to SEA 48 for 11 yards. Tackle by 21-Craig Sawyer.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-SEA 48 (11:30) 44-Joseph Sanders ran to MIN 48 for 4 yards. Tackle by 63-Mike Jones. 28-James Moran completely missed his blocking assignment. SEA 76-Spencer Womack was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#40 Tyler Davis - CB</t>
+    <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
     <t>MIN 48</t>
   </si>
   <si>
     <t>2-6-MIN 48 (10:52) 9-Stewart Dobson pass complete to 87-Reed Baker to MIN 43 for 5 yards. Tackle by 51-Neil Alcorn.</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>MIN 43</t>
   </si>
   <si>
     <t>3-1-MIN 43 (10:13) 44-Joseph Sanders ran to MIN 37 for 6 yards. Tackle by 20-Leigh Perna. MIN 64-Robert Blair was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>1-10-MIN 37 (9:30) 26-Benjamin King ran to MIN 28 for 10 yards. Tackle by 21-Craig Sawyer.</t>
   </si>
@@ -1055,51 +1055,51 @@
   <si>
     <t>MIN 3</t>
   </si>
   <si>
     <t>3-3-MIN 3 (5:57) PENALTY - False Start (SEA 80-Lonnie Bryant)</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>MIN 8</t>
   </si>
   <si>
     <t>3-8-MIN 8 (5:57) 26-Benjamin King ran to MIN 5 for 3 yards. Tackle by 21-Craig Sawyer.</t>
   </si>
   <si>
     <t>5:17</t>
   </si>
   <si>
     <t>4-5-MIN 5 (5:16) 18-Donald Nash 23 yard field goal is GOOD. SEA 3 MIN 7</t>
   </si>
   <si>
     <t>#18 Donald Nash - K</t>
   </si>
   <si>
-    <t>#56 Clinton Greene - RG</t>
+    <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
     <t>#79 Harold Price - DT</t>
   </si>
   <si>
     <t>(5:14) 18-Donald Nash kicks 71 yards from SEA 35 to MIN -6. Touchback.</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>1-10-MIN 25 (5:14) 80-Rodrigo Seymour ran to MIN 25 for a short loss. Tackle by 51-Frederick Collins.</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-MIN 25 (4:40) 80-Rodrigo Seymour ran to MIN 26 for 2 yards. Tackle by 40-Carl Jefcoat.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>