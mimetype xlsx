--- v0 (2026-05-30)
+++ v1 (2026-06-23)
@@ -308,117 +308,117 @@
   <si>
     <t>(15:00) 10-Jaime Jacobs kicks 75 yards from MIN 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#90 Ronald Taylor - RDE</t>
   </si>
   <si>
     <t>#77 William Allen - DT</t>
   </si>
   <si>
     <t>#51 Frederick Collins - WLB</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
     <t>#97 Jefferson Rosenberg - WLB</t>
   </si>
   <si>
-    <t>#57 James Reny - MLB</t>
-[...2 lines deleted...]
-    <t>#91 Troy Barrios - DT</t>
+    <t>#54 James Reny - MLB</t>
+  </si>
+  <si>
+    <t>#75 Troy Barrios - DT</t>
   </si>
   <si>
     <t>#34 Robert Desir - CB</t>
   </si>
   <si>
     <t>#98 Paul Smith - DT</t>
   </si>
   <si>
     <t>#5 Jaime Jacobs - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) 26-Benjamin King ran to SEA 35 for 10 yards. Tackle by 24-Scott Westbrook.</t>
   </si>
   <si>
     <t>#9 Stewart Dobson - QB</t>
   </si>
   <si>
     <t>#26 Benjamin King - RB</t>
   </si>
   <si>
     <t>#80 Lonnie Bryant - TE</t>
   </si>
   <si>
     <t>#87 Reed Baker - WR</t>
   </si>
   <si>
-    <t>#15 Michael Gregg - WR</t>
+    <t>#13 Michael Gregg - WR</t>
   </si>
   <si>
     <t>#89 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#73 Jose Tran - LT</t>
   </si>
   <si>
     <t>#65 Brian McNulty - LG</t>
   </si>
   <si>
     <t>#68 Leroy Lockett - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#61 Spencer Womack - RG</t>
   </si>
   <si>
     <t>#93 Jorge Banda - DT</t>
   </si>
   <si>
-    <t>#78 Herbert Royal - DT</t>
+    <t>#94 Herbert Royal - DT</t>
   </si>
   <si>
     <t>#90 Joseph Cueva - RDE</t>
   </si>
   <si>
     <t>#95 Neil Alcorn - SLB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
     <t>#31 Isaac Millis - CB</t>
   </si>
   <si>
     <t>#20 Leigh Perna - CB</t>
   </si>
   <si>
     <t>#32 Grant Manjarrez - CB</t>
   </si>
   <si>
     <t>#24 Scott Westbrook - CB</t>
   </si>