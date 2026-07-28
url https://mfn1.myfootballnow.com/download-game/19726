--- v1 (2026-06-23)
+++ v2 (2026-07-28)
@@ -362,51 +362,51 @@
   <si>
     <t>#9 Stewart Dobson - QB</t>
   </si>
   <si>
     <t>#26 Benjamin King - RB</t>
   </si>
   <si>
     <t>#80 Lonnie Bryant - TE</t>
   </si>
   <si>
     <t>#87 Reed Baker - WR</t>
   </si>
   <si>
     <t>#13 Michael Gregg - WR</t>
   </si>
   <si>
     <t>#89 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#73 Jose Tran - LT</t>
   </si>
   <si>
     <t>#65 Brian McNulty - LG</t>
   </si>
   <si>
-    <t>#68 Leroy Lockett - C</t>
+    <t>#78 Leroy Lockett - RT</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#61 Spencer Womack - RG</t>
   </si>
   <si>
     <t>#93 Jorge Banda - DT</t>
   </si>
   <si>
     <t>#94 Herbert Royal - DT</t>
   </si>
   <si>
     <t>#90 Joseph Cueva - RDE</t>
   </si>
   <si>
     <t>#95 Neil Alcorn - SLB</t>
   </si>
   <si>
     <t>#99 Zachary Hill - MLB</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
@@ -1181,51 +1181,51 @@
   <si>
     <t>1-10-SEA 14 (1:44) 9-Christopher Eddington pass Pass knocked down by 22-Richard House. incomplete, intended for 81-Frank Davis. Pressure by 63-David Roberts. 34-Robert Desir got away with a hold on that play.</t>
   </si>
   <si>
     <t>1:40</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>2-10-SEA 14 (1:41) 9-Christopher Eddington pass complete to 89-William Gonzalez to SEA 8 for 6 yards. Tackle by 38-Clarence Braga. Nice job by 89-William Gonzalez on that route to lose his coverage.</t>
   </si>
   <si>
     <t>1:22</t>
   </si>
   <si>
     <t>SEA 8</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>3-4-SEA 8 (1:21) PENALTY - False Start (MIN 50-Peter Keenan)</t>
   </si>
   <si>
-    <t>#83 William Gorman - WR</t>
+    <t>#89 William Gorman - WR</t>
   </si>
   <si>
     <t>1:20</t>
   </si>
   <si>
     <t>SEA 13</t>
   </si>
   <si>
     <t>3-9-SEA 13 (1:21) 9-Christopher Eddington pass complete to 89-William Gonzalez for 13 yards. TOUCHDOWN! Nice job by 89-William Gonzalez on that route to lose his coverage. SEA 3 MIN 13</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>(1:17) Extra point GOOD by 10-Jaime Jacobs. SEA 3 MIN 14</t>
   </si>
   <si>
     <t>#32 Stanley Eells - RB</t>
   </si>
   <si>
     <t>(1:17) 10-Jaime Jacobs kicks 75 yards from MIN 35 to SEA -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-SEA 25 (1:17) 26-Benjamin King ran to SEA 28 for 3 yards. Tackle by 51-Neil Alcorn. MIN 90-Joseph Cueva was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2129,51 +2129,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="359.769" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>