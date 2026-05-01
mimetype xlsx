--- v1 (2026-03-14)
+++ v2 (2026-05-01)
@@ -377,51 +377,51 @@
   <si>
     <t>#54 Jack Hull - RT</t>
   </si>
   <si>
     <t>#52 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#70 Ellis Escobedo - C</t>
   </si>
   <si>
     <t>#65 Jerry Easterling - RT</t>
   </si>
   <si>
     <t>#60 Jeff Hankinson - RT</t>
   </si>
   <si>
     <t>#52 Stephen Jackson - SLB</t>
   </si>
   <si>
     <t>#97 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#90 Amos Ong - RDE</t>
   </si>
   <si>
-    <t>#57 Shawn Kozak - RDE</t>
+    <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
     <t>#5 Rafael Petrie - WLB</t>
   </si>
   <si>
     <t>#47 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#52 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#36 Harold Webb - CB</t>
   </si>
   <si>
     <t>#38 Robert Coble - CB</t>
   </si>
   <si>
     <t>#23 Bruce Holloway - SS</t>
   </si>
   <si>
     <t>#34 Richard Peeples - FS</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>1-10-SFO 48 (14:09) 16-Charles Myers pass complete to 87-Alexander Wong to BUF 43 for 9 yards. Tackle by 39-Eric Ford.</t>
   </si>
   <si>
     <t>#16 Charles Myers - QB</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#32 Harlan Branch - FB</t>
   </si>
   <si>
     <t>#89 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#87 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#10 Robert Neiman - WR</t>
   </si>
   <si>
     <t>#73 Joseph Pike - LT</t>
   </si>
   <si>
-    <t>#69 Alfred Moore - LG</t>
+    <t>#57 Alfred Moore - LG</t>
   </si>
   <si>
     <t>#79 Earl Mann - C</t>
   </si>
   <si>
     <t>#50 Paul Kluge - RT</t>
   </si>
   <si>
     <t>#82 Eugene Lawrence - RT</t>
   </si>
   <si>
     <t>#90 Donald Munoz - LDE</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#35 William Blevins - CB</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-4-SFO 34 (4:54) 13-Jerome Vela pass Pass knocked down by 44-Robert Coble. incomplete, intended for 18-John Gale.</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-4-SFO 34 (4:50) 13-Jerome Vela pass incomplete, dropped by 34-James Benningfield.</t>
   </si>
   <si>
     <t>4:46</t>
   </si>
   <si>
     <t>4-4-SFO 34 (4:47) 7-Steven Levasseur 52 yard field goal is GOOD. BUF 3 SFO 3</t>
   </si>
   <si>
     <t>#2 Martin Sanchez - QB</t>
   </si>
   <si>
-    <t>#61 Richard Griffin - C</t>
+    <t>#67 Richard Griffin - C</t>
   </si>
   <si>
     <t>#7 Steven Levasseur - K</t>
   </si>
   <si>
     <t>#70 Paul Moses - RDE</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>(4:43) 7-Steven Levasseur kicks 71 yards from BUF 35 to SFO -6. Touchback.</t>
   </si>
   <si>
     <t>#94 Jeffrey Vannoy - DT</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
@@ -860,54 +860,54 @@
   <si>
     <t>1:47</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-BUF 43 (1:48) 37-Marion Truong ran to BUF 42 for 2 yards. Tackle by 62-Bradley Booker.</t>
   </si>
   <si>
     <t>1:08</t>
   </si>
   <si>
     <t>BUF 42</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-8-BUF 42 (1:07) 16-Charles Myers pass INTERCEPTED by 37-Reynaldo Brown at BUF 40. 37-Reynaldo Brown to BUF 40 for 0 yards. Tackle by 10-Robert Neiman. Pressure by 62-Bradley Booker.</t>
   </si>
   <si>
-    <t>#13 Earl Wheeler - WR</t>
-[...2 lines deleted...]
-    <t>#37 Reynaldo Brown - FS</t>
+    <t>#17 Earl Wheeler - WR</t>
+  </si>
+  <si>
+    <t>#37 Reynaldo Brown - SS</t>
   </si>
   <si>
     <t>1:02</t>
   </si>
   <si>
     <t>BUF 40</t>
   </si>
   <si>
     <t>1-10-BUF 40 (1:03) 13-Jerome Vela pass complete to 25-William McCall to BUF 48 for 8 yards. Tackle by 28-Stephen Martin. 25-William McCall breaks down the CB.</t>
   </si>
   <si>
     <t>0:21</t>
   </si>
   <si>
     <t>BUF 48</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Zone Blitz</t>
   </si>
   <si>
     <t>2-2-BUF 48 (0:20) 13-Jerome Vela pass complete to 85-Kurt Santana to SFO 46 for 6 yards. Tackle by 58-Joe Pendergrass.</t>
   </si>
@@ -1148,51 +1148,51 @@
   <si>
     <t>2-9-BUF 42 (3:37) 13-Jerome Vela pass complete to 17-Kenneth Berry to SFO 47 for 11 yards. Tackle by 28-Stephen Martin.</t>
   </si>
   <si>
     <t>3:03</t>
   </si>
   <si>
     <t>SFO 47</t>
   </si>
   <si>
     <t>1-10-SFO 47 (3:02) 25-William McCall ran to SFO 48 for -1 yards. Tackle by 77-Tracy Killian. BUF 85-Kurt Santana was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:27</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-11-SFO 48 (2:26) 36-Raul Carter ran to SFO 49 for -1 yards. Tackle by 58-Joe Pendergrass.</t>
   </si>
   <si>
     <t>#44 Bobby Cox - RB</t>
   </si>
   <si>
-    <t>#77 Jose Sanches - LG</t>
+    <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>3-13-SFO 49 (2:00) 25-William McCall ran to SFO 50 for a short loss. Tackle by 52-Kyle Foote.</t>
   </si>
   <si>
     <t>1:18</t>
   </si>
   <si>
     <t>4-13-SFO 50 (1:17) 8-David Henderson punts 36 yards to SFO 13. Fair Catch by 43-Randy Eckert.</t>
   </si>
   <si>
     <t>#8 David Henderson - P</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
     <t>SFO 13</t>
   </si>
@@ -1412,51 +1412,51 @@
   <si>
     <t>2-10-BUF 34 (3:25) 16-Charles Myers pass complete to 27-Anthony Miller to BUF 32 for 2 yards. Tackle by 53-Jack Harris. 27-Anthony Miller made a great move on the CB.</t>
   </si>
   <si>
     <t>#80 Robert Carson - WR</t>
   </si>
   <si>
     <t>2:42</t>
   </si>
   <si>
     <t>BUF 32</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>3-8-BUF 32 (2:41) 43-Randy Eckert ran to BUF 29 for 2 yards. Tackle by 55-Doug Goodman.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>4-6-BUF 29 (1:56) 12-Edward Davis 47 yard field goal is GOOD. BUF 10 SFO 9</t>
   </si>
   <si>
-    <t>#52 Jay Davis - WLB</t>
+    <t>#46 Jay Davis - WLB</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>(1:53) 12-Edward Davis kicks 75 yards from SFO 35 to BUF -10. Touchback.</t>
   </si>
   <si>
     <t>#81 William Adams - WR</t>
   </si>
   <si>
     <t>1-10-BUF 25 (1:53) 13-Jerome Vela pass complete to 18-John Gale to BUF 35 for 10 yards. Tackle by 44-Robert Coble. BUF 60-Jeff Hankinson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2-1-BUF 35 (1:08) 36-Raul Carter ran to BUF 37 for 2 yards. Tackle by 5-Rafael Petrie.</t>
   </si>
   <si>
     <t>0:33</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-BUF 37 (0:32) 13-Jerome Vela pass complete to 85-Kurt Santana to BUF 42 for 5 yards. Tackle by 47-Russell Riddle.</t>
   </si>