--- v13 (2026-09-09)
+++ v14 (2026-09-30)
@@ -320,51 +320,51 @@
   <si>
     <t>#55 Dennis Goodman - MLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#37 James Rusin - SS</t>
   </si>
   <si>
     <t>#57 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#53 Mark Coleman - MLB</t>
   </si>
   <si>
     <t>#93 Michael Thomas - LDE</t>
   </si>
   <si>
     <t>#46 Andre Bolden - FS</t>
   </si>
   <si>
-    <t>#15 Robert Johnson - K</t>
+    <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 30-Troy Rivers ran to NYN 23 for -2 yards. Tackle by 37-Sean Edmonds.</t>
   </si>
   <si>
     <t>#9 Thomas Parsley - QB</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#86 Jason Roth - TE</t>
   </si>