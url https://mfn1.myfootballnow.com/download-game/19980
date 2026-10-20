--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -350,51 +350,51 @@
   <si>
     <t>NYN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 30-Troy Rivers ran to NYN 23 for -2 yards. Tackle by 37-Sean Edmonds.</t>
   </si>
   <si>
     <t>#9 Thomas Parsley - QB</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#86 Jason Roth - TE</t>
   </si>
   <si>
     <t>#10 Brandon Saldana - WR</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#71 Miguel Litherland - RT</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#67 John Socha - RT</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#78 Eli Johnson - LDE</t>
   </si>
   <si>
     <t>#77 George Ellis - DT</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>#33 Steven Coffman - FB</t>
   </si>
   <si>
     <t>#77 Micheal Marine - RDE</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-HOU 35 (12:54) 35-Vicente Degnan ran to HOU 23 for 12 yards. Tackle by 56-James Wildman.</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#84 Brian Degroot - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#96 Howard Dark - RDE</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>HOU 23</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 23 (12:20) 36-Christopher Fry ran to HOU 11 for 12 yards. Tackle by 39-Charles Wells.</t>
   </si>
   <si>
     <t>#25 Christopher Fry - RB</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>11:43</t>
   </si>