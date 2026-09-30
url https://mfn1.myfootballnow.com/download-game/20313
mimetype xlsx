--- v11 (2026-09-09)
+++ v12 (2026-09-30)
@@ -614,51 +614,51 @@
   <si>
     <t>2-7-CLE 30 (12:14) 4-Sang Wilson pass complete to 80-Justin Whitley to CLE 42 for 11 yards. Tackle by 45-Glenn Galvin.</t>
   </si>
   <si>
     <t>#82 Richard Cole - TE</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>CLE 42</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 42 (11:36) 33-Carl Bennett ran to CLE 40 for -2 yards. Tackle by 95-David Morgan.</t>
   </si>
   <si>
     <t>#33 Carl Bennett - RB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>CLE 40</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-12-CLE 40 (11:03) 4-Sang Wilson pass complete to 33-Carl Bennett to CLE 41 for 1 yards. Tackle by 36-John Lane.</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>CLE 41</t>
   </si>
   <si>
     <t>3-11-CLE 41 (10:28) 33-Carl Bennett ran to CLE 40 for -1 yards. Tackle by 50-Gus Cate.</t>
   </si>
@@ -851,51 +851,51 @@
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-NOS 47 (2:07) 33-Carl Bennett ran for 47 yards. TOUCHDOWN! CLE 6 NOS 0</t>
   </si>
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(1:59) Extra point GOOD by 15-Timothy Magee. CLE 7 NOS 0</t>
   </si>
   <si>
     <t>#3 Bernard Adams - QB</t>
   </si>
   <si>
-    <t>#65 Harry Brown - RT</t>
+    <t>#75 Harry Brown - C</t>
   </si>
   <si>
     <t>#67 Tracy Killian - LDE</t>
   </si>
   <si>
     <t>(1:59) 15-Timothy Magee kicks 74 yards from CLE 35 to NOS -9. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-NOS 25 (1:59) 2-Martin Newsome pass complete to 39-Michael Buhl to NOS 33 for 8 yards. Tackle by 54-Lawrence Stevens.</t>
   </si>
   <si>
     <t>1:20</t>
   </si>
   <si>
     <t>NOS 33</t>
   </si>
   <si>
     <t>I Formation Big TE Sneak Out</t>
   </si>
   <si>
     <t>2-2-NOS 33 (1:19) 2-Martin Newsome pass complete to 15-Myron Haggerty to NOS 38 for 6 yards. Tackle by 29-Marshall Roberson.</t>
   </si>