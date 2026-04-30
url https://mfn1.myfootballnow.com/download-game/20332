--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -305,51 +305,51 @@
   <si>
     <t>#11 Kristopher Gatewood - QB</t>
   </si>
   <si>
     <t>#44 Willian Tucker - SS</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#31 Edward Vincent - CB</t>
   </si>
   <si>
     <t>#61 Lowell McCalla - RDE</t>
   </si>
   <si>
     <t>#93 Michael Thomas - LDE</t>
   </si>
   <si>
     <t>#97 John Hemphill - WLB</t>
   </si>
   <si>
     <t>#61 Freddie Room - LDE</t>
   </si>
   <si>
-    <t>#98 Norman Muff - DT</t>
+    <t>#68 Norman Muff - DT</t>
   </si>
   <si>
     <t>#45 Glenn Galvin - CB</t>
   </si>
   <si>
     <t>#99 James Gupta - DT</t>
   </si>
   <si>
     <t>#15 Robert Johnson - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
   <si>
     <t>NOS 25</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-NOS 25 (15:00) 39-Michael Buhl ran to NOS 23 for -2 yards. Tackle by 49-Henry Simmons. OAK 49-Henry Simmons was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -374,63 +374,63 @@
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
   <si>
     <t>#71 Austin Castillo - LG</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#76 Adam Wilson - RG</t>
   </si>
   <si>
     <t>#55 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#94 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#91 Robert Long - LDE</t>
   </si>
   <si>
     <t>#77 Philip Beggs - RDE</t>
   </si>
   <si>
-    <t>#70 Tommy Fulton - DT</t>
-[...11 lines deleted...]
-    <t>#49 Henry Simmons - WLB</t>
+    <t>#90 Tommy Fulton - RDE</t>
+  </si>
+  <si>
+    <t>#1 Malcolm Benson - SS</t>
+  </si>
+  <si>
+    <t>#2 Robert Carter - SLB</t>
+  </si>
+  <si>
+    <t>#43 Lawrence Judd - SLB</t>
+  </si>
+  <si>
+    <t>#49 Henry Simmons - SLB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#24 Derek Ward - CB</t>
   </si>
   <si>
     <t>#35 John Reynolds - SS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>NOS 23</t>
   </si>
   <si>
     <t>I Formation Big TE Sneak Out</t>
   </si>
   <si>
     <t>2-12-NOS 23 (14:27) 5-Wallace Haskins pass complete to 80-John Clay to NOS 28 for 5 yards. Tackle by 35-John Reynolds. 80-John Clay made a great move on the CB. PENALTY - Holding (NOS 65-William Vandyke)</t>
   </si>
   <si>
     <t>#80 John Clay - TE</t>
   </si>
@@ -479,105 +479,105 @@
   <si>
     <t>#22 Zachary Haws - CB</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>NOS 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-NOS 26 (13:00) 7-Gary Anderson punts 41 yards to OAK 33. Fair Catch by 19-Floyd Treat.</t>
   </si>
   <si>
     <t>#7 Gary Anderson - P</t>
   </si>
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
-    <t>#39 Mathew Parrish - FS</t>
+    <t>#39 Mathew Parrish - SS</t>
   </si>
   <si>
     <t>#24 Harold Harrison - CB</t>
   </si>
   <si>
     <t>#79 Philip Cottrell - RDE</t>
   </si>
   <si>
     <t>#18 Douglas Williams - WR</t>
   </si>
   <si>
-    <t>#44 John Rickards - MLB</t>
+    <t>#55 John Rickards - MLB</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#56 Paul Whitney - LG</t>
   </si>
   <si>
     <t>#74 Nicolas Corley - RG</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
-    <t>#78 Norman Pettaway - RDE</t>
-[...2 lines deleted...]
-    <t>#73 Clayton Brown - DT</t>
+    <t>#94 Norman Pettaway - DT</t>
+  </si>
+  <si>
+    <t>#70 Clayton Brown - DT</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>OAK 33</t>
   </si>
   <si>
     <t>Singleback 4 Wide Post and Drag</t>
   </si>
   <si>
     <t>Dime Flat CB4 Blitz</t>
   </si>
   <si>
     <t>1-10-OAK 33 (12:54) 18-John Wade pass Pass knocked down by 31-Edward Vincent. incomplete, intended for 10-Kenneth Nale.</t>
   </si>
   <si>
-    <t>#18 John Wade - QB</t>
-[...2 lines deleted...]
-    <t>#31 Gerald Hanes - RB</t>
+    <t>#13 John Wade - QB</t>
+  </si>
+  <si>
+    <t>#34 Gerald Hanes - RB</t>
   </si>
   <si>
     <t>#80 Troy Katcher - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#83 Larry Santos - WR</t>
   </si>
   <si>
     <t>#53 Ray Dahl - RT</t>
   </si>
   <si>
     <t>#74 Lyndon Drake - RG</t>
   </si>
   <si>
     <t>#57 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
@@ -593,96 +593,96 @@
   <si>
     <t>#44 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#33 Fredrick Jackson - CB</t>
   </si>
   <si>
     <t>#46 Albert Keith - CB</t>
   </si>
   <si>
     <t>#47 John Raines - FS</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-10-OAK 33 (12:50) 18-John Wade pass complete to 32-Merle Pace to OAK 34 for 1 yards. Tackle by 95-David Morgan.</t>
   </si>
   <si>
-    <t>#32 Merle Pace - RB</t>
+    <t>#32 Merle Pace - WR</t>
   </si>
   <si>
     <t>#89 Frank Jones - TE</t>
   </si>
   <si>
     <t>#95 Joe Green - SLB</t>
   </si>
   <si>
-    <t>#95 David Morgan - WLB</t>
+    <t>#46 David Morgan - SLB</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>OAK 34</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-9-OAK 34 (12:12) 18-John Wade pass Pass knocked down by 95-David Morgan. incomplete, intended for 89-Frank Jones.</t>
   </si>
   <si>
     <t>#56 Henry Musgrove - LG</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>4-9-OAK 34 (12:09) 6-Jackie Davis punts 47 yards to NOS 19. 39-Michael Buhl to NOS 19 for 1 yards. Tackle by 79-Philip Cottrell.</t>
   </si>
   <si>
     <t>#6 Jackie Davis - P</t>
   </si>
   <si>
     <t>#60 John Wright - LG</t>
   </si>
   <si>
     <t>#69 Timothy Green - LT</t>
   </si>
   <si>
-    <t>#62 Mike Cunha - LG</t>
+    <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#30 Fletcher Henderson - CB</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>NOS 19</t>
   </si>
   <si>
     <t>1-10-NOS 19 (12:01) 39-Michael Buhl ran to NOS 17 for -2 yards. Tackle by 50-Curt Price.</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>NOS 17</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-12-NOS 17 (11:19) 39-Michael Buhl ran to NOS 18 for 1 yards. Tackle by 47-Floyd Barker.</t>
   </si>
@@ -731,174 +731,174 @@
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>2-4-NOS 36 (9:16) 18-John Wade pass Pass knocked down by 44-Clay Briggs. incomplete, intended for 80-Troy Katcher.</t>
   </si>
   <si>
     <t>9:12</t>
   </si>
   <si>
     <t>3-4-NOS 36 (9:13) 18-John Wade pass Pass knocked down by 44-Clay Briggs. incomplete, intended for 80-Troy Katcher.</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-NOS 36 (9:11) 15-Robert Johnson 53 yard field goal is GOOD. NOS 0 OAK 3</t>
   </si>
   <si>
-    <t>#53 Lewis Marshall - MLB</t>
+    <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>(9:07) 15-Robert Johnson kicks 75 yards from OAK 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-NOS 25 (9:07) 5-Wallace Haskins sacked at NOS 20 for -5 yards (94-Eric Schmitt)</t>
   </si>
   <si>
     <t>#28 Donald Lincoln - CB</t>
   </si>
   <si>
     <t>8:27</t>
   </si>
   <si>
     <t>NOS 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>2-15-NOS 20 (8:26) 5-Wallace Haskins pass complete to 84-Charles Uresti to OAK 28 for 52 yards. Tackle by 28-Donald Lincoln. PENALTY - Pass Interference (OAK 28-Donald Lincoln) (Declined)</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
-    <t>#72 James Patton - DT</t>
+    <t>#65 James Patton - DT</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
     <t>OAK 28</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-OAK 28 (8:17) 5-Wallace Haskins pass Pass knocked down by 38-Robert Coble. incomplete, intended for 16-Gary Wiggins.</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
-    <t>#23 Kenneth Well - CB</t>
-[...5 lines deleted...]
-    <t>#38 Robert Coble - FS</t>
+    <t>#46 Kenneth Well - CB</t>
+  </si>
+  <si>
+    <t>#46 Frank Allen - SS</t>
+  </si>
+  <si>
+    <t>#38 Robert Coble - CB</t>
   </si>
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>2-10-OAK 28 (8:13) 39-Michael Buhl ran to OAK 27 for a short gain. 39-Michael Buhl FUMBLES (43-Lawrence Judd) recovered by NOS-80-Howard Norwood at OAK 27. Tackle by 47-Floyd Barker.</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
     <t>OAK 27</t>
   </si>
   <si>
     <t>3-10-OAK 27 (7:36) 5-Wallace Haskins pass Pass knocked down by 49-Henry Simmons. incomplete, intended for 16-Gary Wiggins. OAK 72-James Patton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:32</t>
   </si>
   <si>
     <t>4-10-OAK 27 (7:33) 3-Thomas Spielman 45 yard field goal is GOOD. NOS 3 OAK 3</t>
   </si>
   <si>
-    <t>#3 Thomas Spielman - K</t>
+    <t>#4 Thomas Spielman - K</t>
   </si>
   <si>
     <t>#71 Blaine Malmberg - DT</t>
   </si>
   <si>
     <t>7:29</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>(7:30) 3-Thomas Spielman kicks 74 yards from NOS 35 to OAK -9. Touchback.</t>
   </si>
   <si>
     <t>OAK 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-OAK 25 (7:30) 31-Gerald Hanes ran to OAK 31 for 6 yards. Tackle by 95-Joe Green.</t>
   </si>
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>OAK 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-4-OAK 31 (6:52) 31-Gerald Hanes ran to OAK 46 for 15 yards. Tackle by 44-Clay Briggs.</t>
   </si>
   <si>
-    <t>#30 Jerry Sanchez - RB</t>
+    <t>#25 Jerry Sanchez - RB</t>
   </si>
   <si>
     <t>#88 Mark Velez - TE</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>OAK 46</t>
   </si>
   <si>
     <t>1-10-OAK 46 (6:10) 18-John Wade pass complete to 10-Kenneth Nale to NOS 43 for 11 yards. Tackle by 33-Fredrick Jackson. Nice job by 10-Kenneth Nale on that route to lose his coverage. PENALTY - Pass Interference (NOS 33-Fredrick Jackson) (Declined)</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>NOS 43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>1-10-NOS 43 (6:06) 18-John Wade sacked at OAK 49 for -8 yards (67-Tracy Killian). Sack allowed by 67-Peter Check. 18-John Wade FUMBLES (67-Tracy Killian) recovered by NOS-67-Tracy Killian at OAK 47. 67-Tracy Killian FUMBLES (57-Donald Wolfe) recovered by OAK-67-Peter Check at OAK 43.</t>
   </si>
@@ -1319,51 +1319,51 @@
   <si>
     <t>0:27</t>
   </si>
   <si>
     <t>OAK 26</t>
   </si>
   <si>
     <t>1-10-OAK 26 (0:28) 31-Gerald Hanes ran to OAK 30 for 4 yards. Tackle by 92-Mark Parker.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 3-Thomas Spielman kicks 74 yards from NOS 35 to OAK -9. Touchback.</t>
   </si>
   <si>
     <t>#17 Daniel Phipps - WR</t>
   </si>
   <si>
     <t>1-10-OAK 25 (15:00) 30-Jerry Sanchez ran to OAK 36 for 11 yards. Tackle by 20-Gary William.</t>
   </si>
   <si>
     <t>#14 John Toro - QB</t>
   </si>
   <si>
-    <t>#87 Donald Sherlock - TE</t>
+    <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
     <t>1-10-OAK 36 (14:22) 32-Merle Pace ran to OAK 39 for 4 yards. Tackle by 61-Freddie Room.</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>OAK 39</t>
   </si>
   <si>
     <t>2-6-OAK 39 (13:47) 14-John Toro pass complete to 83-Larry Santos to OAK 47 for 8 yards. Tackle by 33-Fredrick Jackson.</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>1-10-OAK 47 (13:04) 32-Merle Pace ran to OAK 48 for 1 yards. Tackle by 61-Freddie Room.</t>
   </si>
   <si>
     <t>OAK 48</t>
   </si>
   <si>
     <t>2-9-OAK 48 (12:30) 30-Jerry Sanchez ran to OAK 48 for a short gain. Tackle by 98-Norman Muff.</t>
   </si>
@@ -1373,51 +1373,51 @@
   <si>
     <t>11:58</t>
   </si>
   <si>
     <t>3-9-OAK 48 (11:57) 14-John Toro pass incomplete, dropped by 87-Roberto Altman.</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>4-9-OAK 48 (11:53) 6-Jackie Davis punts 42 yards to NOS 10.</t>
   </si>
   <si>
     <t>#10 Samuel Keyser - WR</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>1-10-NOS 10 (11:45) 39-Michael Buhl ran to NOS 14 for 4 yards. Tackle by 28-Donald Lincoln. OAK 50-Curt Price was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#73 Thomas Williams - C</t>
   </si>
   <si>
-    <t>#73 Roger Trevino - RT</t>
+    <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>11:01</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-6-NOS 14 (11:00) 5-Wallace Haskins pass complete to 17-Rodolfo Militello to NOS 20 for 6 yards. Tackle by 27-Gary Morse. 27-Gary Morse got away with a hold on that play.</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-NOS 20 (10:16) 5-Wallace Haskins sacked at NOS 9 for -11 yards (91-Robert Long). Sack allowed by 75-Henry Green.</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>NOS 9</t>
   </si>
@@ -2245,93 +2245,93 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="444.606" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">