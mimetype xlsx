--- v0 (2026-07-26)
+++ v1 (2026-10-24)
@@ -341,126 +341,126 @@
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SEA 25 (15:00) 28-James Moran ran to SEA 30 for 5 yards. Tackle by 27-Michael Baird.</t>
   </si>
   <si>
     <t>#19 Jonathan Olivarez - QB</t>
   </si>
   <si>
-    <t>#45 Christopher Frederickson - FB</t>
+    <t>#33 Christopher Frederickson - RB</t>
   </si>
   <si>
     <t>#23 Hollis Kropp - FB</t>
   </si>
   <si>
     <t>#88 Michael Mims - TE</t>
   </si>
   <si>
     <t>#84 Lawrence Jones - TE</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#70 Gary Starks - RG</t>
   </si>
   <si>
     <t>#72 Danny McCann - C</t>
   </si>
   <si>
     <t>#70 Keith Coppage - RT</t>
   </si>
   <si>
     <t>#61 Spencer Womack - RG</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>#91 William Gallegos - DT</t>
   </si>
   <si>
-    <t>#95 Sean Bowen - RDE</t>
+    <t>#95 Sean Bowen - LDE</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>#67 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#94 Alfonso Farnsworth - WLB</t>
   </si>
   <si>
     <t>#20 William Cottle - FS</t>
   </si>
   <si>
     <t>#27 Michael Monroe - CB</t>
   </si>
   <si>
     <t>#27 Michael Baird - SS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>SEA 30</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>2-5-SEA 30 (14:21) 10-Jonathan Olivarez pass complete to 14-Laverne Robertson to SEA 46 for 15 yards. Tackle by 48-Michael Monroe.</t>
   </si>
   <si>
-    <t>#89 Marcus Barron - WR</t>
+    <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#87 Reed Baker - WR</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#23 Joseph Carlisle - CB</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>SEA 46</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>#13 Michael Gregg - WR</t>
   </si>
   <si>
     <t>#97 David Fisher - WLB</t>
   </si>
   <si>
     <t>#7 Paul Thompson - FS</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>TEN 36</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-TEN 36 (12:11) 10-Jonathan Olivarez pass Pass knocked down by 55-Alonzo Myers. incomplete, intended for 84-Lawrence Jones.</t>
   </si>
   <si>
-    <t>#56 Clinton Greene - RG</t>
+    <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
     <t>#47 Harold Cunningham - SS</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-10-TEN 36 (12:08) 10-Jonathan Olivarez pass complete to 89-Marcus Barron to TEN 29 for 8 yards. Tackle by 23-Joseph Carlisle. 89-Marcus Barron breaks down the CB.</t>
   </si>
   <si>
     <t>#35 Terry Day - SS</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>TEN 29</t>
   </si>
@@ -605,105 +605,105 @@
   <si>
     <t>(9:35) Extra point GOOD by 18-Donald Nash. SEA 7 TEN 0</t>
   </si>
   <si>
     <t>#18 Donald Nash - K</t>
   </si>
   <si>
     <t>#56 Rick Poland - RDE</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
     <t>#53 Franklin Burch - RDE</t>
   </si>
   <si>
     <t>SEA 35</t>
   </si>
   <si>
     <t>(9:35) 18-Donald Nash kicks 68 yards from SEA 35 to TEN -3. 88-Eugene Simon to TEN 22 for 25 yards. Tackle by 47-Raymond Green.</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
-    <t>#55 John Harris - LG</t>
+    <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-TEN 22 (9:31) 22-Kevin Gilbert ran to TEN 23 for a short gain. Tackle by 34-Robert Desir.</t>
   </si>
   <si>
     <t>#19 Richard Casey - QB</t>
   </si>
   <si>
     <t>#22 Kevin Gilbert - RB</t>
   </si>
   <si>
     <t>#83 David Knight - TE</t>
   </si>
   <si>
     <t>#15 William Gonzalez - WR</t>
   </si>
   <si>
-    <t>#83 Gary Estrada - WR</t>
+    <t>#15 Gary Estrada - WR</t>
   </si>
   <si>
     <t>#12 Charles Watt - WR</t>
   </si>
   <si>
     <t>#56 Michael Foster - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
     <t>#74 Walter Reed - RG</t>
   </si>
   <si>
-    <t>#52 Scott Ward - LG</t>
+    <t>#75 Scott Ward - C</t>
   </si>
   <si>
     <t>#60 David Roberts - LDE</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
-    <t>#38 Richard House - SS</t>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#40 Carl Jefcoat - FS</t>
   </si>
   <si>
     <t>8:50</t>
   </si>
   <si>
     <t>TEN 23</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-TEN 23 (8:49) 11-Richard Casey pass complete to 38-Tom Rogers to TEN 24 for 2 yards. Tackle by 78-Dave Brown.</t>
   </si>
   <si>
     <t>#29 William Bonnett - RB</t>
   </si>
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
@@ -851,57 +851,57 @@
   <si>
     <t>5:11</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-TEN 32 (5:12) 11-Richard Casey pass complete to 88-Eugene Simon to SEA 31 for 38 yards. Tackle by 57-James Reny. 88-Eugene Simon did some fancy footwork there.</t>
   </si>
   <si>
     <t>4:23</t>
   </si>
   <si>
     <t>SEA 31</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SEA 31 (4:22) 11-Richard Casey pass complete to 89-Thomas Riegel to SEA 18 for 13 yards. Tackle by 59-John Nickelson.</t>
   </si>
   <si>
     <t>#85 Vincent Fisher - WR</t>
   </si>
   <si>
-    <t>#13 Aaron Pabon - WR</t>
+    <t>#12 Aaron Pabon - WR</t>
   </si>
   <si>
     <t>#57 David Parker - LG</t>
   </si>
   <si>
-    <t>#51 Ernesto Peyton - MLB</t>
+    <t>#54 Ernesto Peyton - MLB</t>
   </si>
   <si>
     <t>#38 Clarence Braga - FS</t>
   </si>
   <si>
     <t>#32 Thomas Nobles - CB</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>SEA 18</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>1-10-SEA 18 (3:40) 11-Richard Casey pass complete to 14-Gary Estrada to SEA 12 for 6 yards. Tackle by 32-Thomas Nobles.</t>
   </si>
   <si>
     <t>2:55</t>
   </si>
   <si>
     <t>SEA 12</t>
   </si>
@@ -1184,66 +1184,66 @@
   <si>
     <t>SEA 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-10-SEA 28 (7:23) 10-Jonathan Olivarez pass complete to 23-Hollis Kropp to SEA 42 for 13 yards. Tackle by 97-Joseph Klein.</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>SEA 42</t>
   </si>
   <si>
     <t>1-10-SEA 42 (6:38) 28-James Moran ran to SEA 44 for 3 yards. Tackle by 98-Alton Lowry.</t>
   </si>
   <si>
     <t>#13 Robert Davis - WR</t>
   </si>
   <si>
     <t>#17 Raymond Case - WR</t>
   </si>
   <si>
-    <t>#29 Robert McCubbin - SS</t>
+    <t>#29 Robert McCubbin - CB</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>SEA 44</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-7-SEA 44 (5:58) 10-Jonathan Olivarez pass complete to 15-Michael Gregg to TEN 44 for 11 yards. Tackle by 48-Michael Monroe.</t>
   </si>
   <si>
-    <t>#54 David Blais - MLB</t>
+    <t>#52 David Blais - MLB</t>
   </si>
   <si>
     <t>5:24</t>
   </si>
   <si>
     <t>TEN 44</t>
   </si>
   <si>
     <t>1-10-TEN 44 (5:23) 10-Jonathan Olivarez pass complete to 87-Reed Baker to TEN 38 for 6 yards. Tackle by 33-Kyle Chase. 87-Reed Baker breaks down the CB.</t>
   </si>
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>TEN 38</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-4-TEN 38 (4:41) 42-Luis Poole ran to TEN 37 for 1 yards. 42-Luis Poole FUMBLES (93-Sean Bowen) recovered by TEN-41-Harold Cunningham to TEN 36 for 1 yards. Tackle by 42-Luis Poole.</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
@@ -1397,51 +1397,51 @@
   <si>
     <t>#66 Aubrey Godfrey - RG</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>1-10-TEN 24 (14:55) 28-James Moran ran to TEN 21 for 3 yards. Tackle by 41-Harold Cunningham. PENALTY - Holding (SEA 66-Clinton Greene)</t>
   </si>
   <si>
     <t>#3 Anthony Garcia - QB</t>
   </si>
   <si>
     <t>14:52</t>
   </si>
   <si>
     <t>1-20-TEN 34 (14:53) 8-Anthony Garcia pass complete to 28-James Moran to TEN 29 for 6 yards. Tackle by 48-Michael Monroe.</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>2-14-TEN 29 (14:16) 42-Luis Poole ran to TEN 28 for 1 yards. Tackle by 53-Franklin Burch.</t>
   </si>
   <si>
-    <t>#85 Robt Weiss - TE</t>
+    <t>#84 Robt Weiss - TE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-13-TEN 28 (13:42) 8-Anthony Garcia pass Pass knocked down by 95-David Fisher. incomplete, intended for 87-Reed Baker.</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>4-13-TEN 28 (13:39) 18-Donald Nash 45 yard field goal is GOOD. SEA 10 TEN 4</t>
   </si>
   <si>
     <t>#67 Chas Mitchell - DT</t>
   </si>
   <si>
     <t>#51 Michael Houle - SLB</t>
   </si>