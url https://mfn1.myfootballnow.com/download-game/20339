--- v2 (2026-08-24)
+++ v3 (2026-09-21)
@@ -356,51 +356,51 @@
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-IND 25 (15:00) 6-Brady Durst pass complete to 46-James Reeves to IND 26 for 1 yards. Tackle by 90-Louis Heath.</t>
   </si>
   <si>
     <t>#6 Brady Durst - QB</t>
   </si>
   <si>
     <t>#21 Robert Palmer - RB</t>
   </si>
   <si>
     <t>#20 Jeffry Douglas - RB</t>
   </si>
   <si>
     <t>#46 James Reeves - FB</t>
   </si>
   <si>
     <t>#82 Jason Zeitler - TE</t>
   </si>
   <si>
     <t>#86 William Shelley - TE</t>
   </si>
   <si>
-    <t>#51 Michael Leblanc - RT</t>
+    <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#72 Truman Ojeda - C</t>
   </si>
   <si>
     <t>#75 Shane Conway - RG</t>
   </si>
   <si>
     <t>#67 Gregory Adams - RT</t>
   </si>
   <si>
     <t>#57 Joel Gray - LDE</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#98 Steve Scherr - DT</t>
   </si>
   <si>
     <t>#75 Robert Weissinger - DT</t>
   </si>
@@ -485,51 +485,51 @@
   <si>
     <t>#70 John Stewart - LG</t>
   </si>
   <si>
     <t>#59 Justin Billings - C</t>
   </si>
   <si>
     <t>#77 Frederick Tope - RG</t>
   </si>
   <si>
     <t>#60 Bryant Holliday - RT</t>
   </si>
   <si>
     <t>#74 Willie Nauman - DT</t>
   </si>
   <si>
     <t>#60 Stanley Miller - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#93 Rodolfo Colson - SLB</t>
   </si>
   <si>
-    <t>#91 Edward Colon - WLB</t>
+    <t>#98 Edward Colon - WLB</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>IND 20</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-IND 20 (13:40) 44-Roosevelt Bonilla ran to IND 21 for -1 yards. Tackle by 68-Darryl Leslie. 70-John Stewart missed that block completely.</t>
   </si>
   <si>
     <t>#84 Hector Martin - TE</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>13:08</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>3-4-IND 14 (12:24) 40-Leonard Marshall ran to IND 15 for -1 yards. Tackle by 50-Edward Colon.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-IND 15 (11:41) 13-Bobby Montez 33 yard field goal is GOOD. LOS 3 IND 0</t>
   </si>
   <si>
     <t>#9 Neil Smith - P</t>
   </si>
   <si>
-    <t>#62 John Mata - RG</t>
+    <t>#50 John Mata - RG</t>
   </si>
   <si>
     <t>#78 Joseph Reay - LT</t>
   </si>
   <si>
     <t>#78 Sheldon May - LT</t>
   </si>
   <si>
     <t>#90 Williams Richardson - RDE</t>
   </si>
   <si>
     <t>#79 John Cyr - LDE</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>(11:38) 13-Bobby Montez kicks 75 yards from LOS 35 to IND -10. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-IND 25 (11:38) 41-Robert Palmer ran to IND 28 for 3 yards. Tackle by 52-William Smith.</t>
   </si>
@@ -1154,51 +1154,51 @@
   <si>
     <t>2-4-IND 42 (1:31) 3-Earnest Dean ran to IND 31 for 11 yards. Tackle by 37-Gene Sanders.</t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>IND 31</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-IND 31 (1:05) 3-Earnest Dean pass complete to 18-Darrell Agee for 31 yards. TOUCHDOWN! Great move by 18-Darrell Agee to get free of his coverage. LOS 12 IND 0</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
   <si>
     <t>(1:01) Extra point GOOD by 13-Bobby Montez. LOS 13 IND 0</t>
   </si>
   <si>
-    <t>#78 Raul Johnson - LDE</t>
+    <t>#70 Raul Johnson - LDE</t>
   </si>
   <si>
     <t>(1:01) 13-Bobby Montez kicks 74 yards from LOS 35 to IND -9. Touchback.</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-IND 25 (1:01) 46-James Reeves ran to IND 27 for 2 yards. Tackle by 1-Floyd Roussel. PENALTY - Offsides (LOS 98-Steve Scherr)</t>
   </si>
   <si>
     <t>0:57</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-5-IND 30 (0:58) 46-James Reeves ran to IND 31 for 1 yards. Tackle by 54-Robert Weissinger. 72-Truman Ojeda completely missed his blocking assignment. 72-Truman Ojeda was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>