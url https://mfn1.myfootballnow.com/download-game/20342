--- v1 (2026-07-26)
+++ v2 (2026-10-24)
@@ -299,186 +299,186 @@
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Robert Davis kicks 68 yards from HOU 35 to DET -3. Touchback.</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#75 Kevin Warren - RDE</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#90 Larry Young - MLB</t>
   </si>
   <si>
     <t>#20 Robert Ross - FS</t>
   </si>
   <si>
     <t>#93 Michael Saunders - DT</t>
   </si>
   <si>
     <t>#94 Alberto Burdette - MLB</t>
   </si>
   <si>
     <t>#35 Glenn Brooks - CB</t>
   </si>
   <si>
     <t>#76 Jason Mills - DT</t>
   </si>
   <si>
     <t>#19 Robert Davis - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 7-Thomas Pugliese pass incomplete, intended for 25-Joe Speece.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#89 Earl McKenzie - TE</t>
   </si>
   <si>
     <t>#81 Michael Biron - WR</t>
   </si>
   <si>
     <t>#87 Glen Corral - WR</t>
   </si>
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#50 Lon Marchetti - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
-    <t>#79 Eli Johnson - LDE</t>
-[...5 lines deleted...]
-    <t>#95 Vernon Bang - DT</t>
+    <t>#78 Eli Johnson - LDE</t>
+  </si>
+  <si>
+    <t>#91 John Allen - DT</t>
+  </si>
+  <si>
+    <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
     <t>#93 Jeff Miller - SLB</t>
   </si>
   <si>
     <t>#50 Gus Cate - SLB</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>#56 Willie Stevenson - WLB</t>
   </si>
   <si>
     <t>#34 Patrick Chavez - CB</t>
   </si>
   <si>
     <t>#23 Odis Stroud - CB</t>
   </si>
   <si>
     <t>#29 Carlos Hanks - CB</t>
   </si>
   <si>
     <t>#8 Kermit Price - CB</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-DET 25 (14:55) 7-Thomas Pugliese pass complete to 23-Kenneth Watson to DET 23 for -2 yards. Tackle by 41-Chester Highsmith.</t>
   </si>
   <si>
     <t>#12 Harry Higgins - RB</t>
   </si>
   <si>
     <t>#87 Elliott Lopez - WR</t>
   </si>
   <si>
     <t>#53 Marion Chatterton - DT</t>
   </si>
   <si>
-    <t>#49 William Howard - MLB</t>
+    <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#20 Johnathan Turcios - FS</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#37 Stephen Martin - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>DET 23</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-12-DET 23 (14:16) 7-Thomas Pugliese sacked at DET 14 for -10 yards (98-Marion Chatterton). Sack allowed by 50-Lon Marchetti. PENALTY - Unnecessary Roughness (HOU 98-Marion Chatterton)</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>DET 29</t>
   </si>
@@ -494,138 +494,138 @@
   <si>
     <t>#82 Jordan Thomas - WR</t>
   </si>
   <si>
     <t>#81 Brett Jones - WR</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>DET 32</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-6-DET 32 (13:35) 7-Thomas Pugliese pass Pass knocked down by 20-Johnathan Turcios. incomplete, intended for 10-Elliott Lopez. Pressure by 75-David Powell.</t>
   </si>
   <si>
     <t>#47 Jeff Berryhill - RB</t>
   </si>
   <si>
-    <t>#75 David Powell - LDE</t>
+    <t>#91 David Powell - WLB</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>3-6-DET 32 (13:31) 44-Harry Higgins ran to DET 33 for a short gain. Tackle by 25-Patrick Chavez.</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>DET 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-DET 33 (12:48) 17-Melvin Rice punts 42 yards to HOU 26. Fair Catch by 10-Christopher Gaither.</t>
   </si>
   <si>
     <t>#17 Melvin Rice - P</t>
   </si>
   <si>
     <t>#59 Thomas Martin - C</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#96 Howard Dark - RDE</t>
   </si>
   <si>
-    <t>#90 Martin Mason - RDE</t>
+    <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
     <t>HOU 26</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-HOU 26 (12:41) 5-Howard Ahmad pass complete to 87-Anthony Ulrich to HOU 31 for 5 yards. Tackle by 41-Edward Kittel. PENALTY - Pass Interference (DET 41-Edward Kittel)</t>
   </si>
   <si>
     <t>#5 Howard Ahmad - QB</t>
   </si>
   <si>
     <t>#24 Timothy Dickerman - RB</t>
   </si>
   <si>
     <t>#40 David Ambrose - TE</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#15 Ernest Steele - WR</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#64 Paul Crandell - LG</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#63 Clifford Battin - RG</t>
   </si>
   <si>
     <t>#65 Vincent Jolly - RT</t>
   </si>
   <si>
-    <t>#92 Michael Bowman - LDE</t>
+    <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#5 Rafael Petrie - WLB</t>
   </si>
   <si>
     <t>#45 James Singleton - CB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>HOU 32</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-HOU 32 (12:36) 5-Howard Ahmad pass incomplete, intended for 83-Stevie Manning.</t>
   </si>
   <si>
     <t>12:33</t>
   </si>
   <si>
     <t>I Formation Twin WR Hook Ins</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-10-HOU 32 (12:34) 5-Howard Ahmad pass complete to 17-Todd Ayers to HOU 37 for 5 yards. Tackle by 47-James Singleton.</t>
   </si>
   <si>
     <t>#48 Edward Samuel - RB</t>
   </si>
   <si>
-    <t>#87 Todd Ayers - WR</t>
+    <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>11:53</t>
   </si>
   <si>
     <t>HOU 37</t>
   </si>
   <si>
     <t>4-5-HOU 37 (11:52) 14-Mathew Steffens punts 51 yards to DET 12. 47-Jeff Berryhill to DET 21 for 9 yards. Tackle by 70-John Brown. DET 5-Rafael Petrie was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Mathew Steffens - P</t>
   </si>
   <si>
     <t>#77 Frank McRoy - LT</t>
   </si>
   <si>
     <t>#60 Gerald Johnson - C</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>DET 21</t>
   </si>
@@ -845,51 +845,51 @@
   <si>
     <t>1-10-HOU 29 (5:46) 36-Edward Samuel ran to HOU 39 for 10 yards. Tackle by 20-Robert Ross.</t>
   </si>
   <si>
     <t>#40 David McIlvain - FB</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>HOU 39</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-HOU 39 (5:09) 26-Timothy Dickerman ran to HOU 43 for 4 yards. Tackle by 98-Alberto Burdette.</t>
   </si>
   <si>
     <t>#34 Eugene Andersen - FB</t>
   </si>
   <si>
     <t>#63 Bobby Watkins - RG</t>
   </si>
   <si>
-    <t>#31 Horace Graham - CB</t>
+    <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>4:28</t>
   </si>
   <si>
     <t>HOU 43</t>
   </si>
   <si>
     <t>2-6-HOU 43 (4:27) 5-Howard Ahmad pass complete to 34-Jerome Creek to DET 34 for 23 yards.</t>
   </si>
   <si>
     <t>#34 Jerome Creek - RB</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>DET 34</t>
   </si>
   <si>
     <t>1-10-DET 34 (3:38) 4-Dwight Yeary pass Pass knocked down by 31-Horace Graham. incomplete, intended for 86-David McIlvain.</t>
   </si>