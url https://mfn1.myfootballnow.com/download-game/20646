--- v9 (2026-09-09)
+++ v10 (2026-10-20)
@@ -356,51 +356,51 @@
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 9-Thomas Parsley pass complete to 30-Troy Rivers to NYN 33 for 8 yards. Tackle by 48-Mikel Lacour.</t>
   </si>
   <si>
     <t>#9 Thomas Parsley - QB</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#86 Jason Roth - TE</t>
   </si>
   <si>
     <t>#84 Earl Polson - TE</t>
   </si>
   <si>
     <t>#10 Brandon Saldana - WR</t>
   </si>
   <si>
     <t>#13 Larry Thomas - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#62 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#67 David Graham - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>NYN 37</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-NYN 37 (13:03) 30-Troy Rivers ran to NYN 39 for 2 yards. Tackle by 94-Edward Hall.</t>
   </si>
   <si>
-    <t>#17 Charles Best - WR</t>
+    <t>#88 Charles Best - WR</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
   <si>
     <t>NYN 39</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-8-NYN 39 (12:28) 18-Frank Davis ran to MIA 49 for 11 yards. Tackle by 34-Peter Burgess.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>MIA 49</t>
   </si>