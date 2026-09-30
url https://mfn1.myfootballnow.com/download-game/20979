--- v6 (2026-09-09)
+++ v7 (2026-09-30)
@@ -569,51 +569,51 @@
   <si>
     <t>#71 Kevin Guillory - LT</t>
   </si>
   <si>
     <t>#72 Paul Duck - LG</t>
   </si>
   <si>
     <t>#73 Michael Holmes - C</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#95 Joe Green - SLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#38 Gary William - FS</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-10-MIA 36 (12:40) 5-Tommy Arnold pass complete to 82-Michael Schwartz to MIA 40 for 3 yards. Tackle by 32-David Harris.</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>MIA 40</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>MIA 20</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-MIA 20 (7:02) 28-Ronald Luna ran to MIA 9 for 10 yards. Tackle by 40-Gregory Castillo.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>MIA 9</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>1-9-MIA 9 (6:16) 39-Michael Buhl ran to MIA 15 for -5 yards. Tackle by 50-Felix Kaplan.</t>
   </si>
   <si>
-    <t>#65 Harry Brown - RT</t>
+    <t>#75 Harry Brown - C</t>
   </si>
   <si>
     <t>5:42</t>
   </si>
   <si>
     <t>MIA 15</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-15-MIA 15 (5:41) 28-Ronald Luna ran to MIA 6 for 9 yards. Tackle by 27-Charles Weiner.</t>
   </si>
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>MIA 6</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-6-MIA 6 (5:06) 17-Rodolfo Militello ran to MIA 1 for 4 yards. Tackle by 40-Gregory Castillo.</t>
   </si>