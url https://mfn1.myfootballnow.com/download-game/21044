--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -503,51 +503,51 @@
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-GBY 21 (12:53) 28-James Moran ran to GBY 27 for 6 yards. Tackle by 49-Donald Cronk.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#31 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#21 Tom Basil - FB</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
-    <t>#89 Jaime Fisher - TE</t>
+    <t>#89 Jaime Fisher - RB</t>
   </si>
   <si>
     <t>#76 Erin Hale - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
     <t>#62 John Tarrant - RG</t>
   </si>
   <si>
     <t>#50 Caleb Evelyn - RT</t>
   </si>
   <si>
     <t>#94 Scot Fick - LDE</t>
   </si>
   <si>
     <t>#90 Joseph Cueva - RDE</t>
   </si>
   <si>
     <t>#93 Michael Martinez - MLB</t>
   </si>