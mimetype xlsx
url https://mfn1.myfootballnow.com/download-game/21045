--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -494,51 +494,51 @@
   <si>
     <t>MIN 34</t>
   </si>
   <si>
     <t>Weak I Normal FB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-MIN 34 (13:33) 84-Gerald Gill ran to MIN 35 for 1 yards. Tackle by 93-Michael Saunders.</t>
   </si>
   <si>
     <t>#14 Chung Alvarez - QB</t>
   </si>
   <si>
     <t>#86 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
     <t>#45 Ray Byrne - TE</t>
   </si>
   <si>
-    <t>#81 Raymond Alexander - TE</t>
+    <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#89 Steven Beeler - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#69 Fred Wilson - RG</t>
   </si>
   <si>
     <t>#72 Larry Harding - C</t>
   </si>
   <si>
     <t>#64 Phillip Bailey - RG</t>
   </si>
   <si>
     <t>#60 Robert Miller - LT</t>
   </si>
   <si>
     <t>#92 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>