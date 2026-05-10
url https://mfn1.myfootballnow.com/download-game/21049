--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -743,51 +743,51 @@
   <si>
     <t>NYN 16</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 16 (6:45) 6-Charles Gates pass complete to 13-Larry Thomas to NYN 20 for 4 yards. Tackle by 31-Roger Smith.</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>NYN 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>2-6-NYN 20 (6:04) 6-Charles Gates pass incomplete, intended for 19-Danny Ware. 22-Steve Watson got away with a hold on that play.</t>
   </si>
   <si>
-    <t>#30 Troy Rivers - WR</t>
+    <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#22 Steve Watson - CB</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-6-NYN 20 (6:01) 6-Charles Gates pass complete to 35-Vicente Degnan to NYN 28 for 9 yards. Tackle by 31-Roger Smith.</t>
   </si>
   <si>
     <t>5:19</t>
   </si>
   <si>
     <t>NYN 28</t>
   </si>
   <si>
     <t>1-10-NYN 28 (5:18) 6-Charles Gates pass complete to 34-Gerald Hanes to NYN 39 for 11 yards. Tackle by 49-Henry Simmons.</t>
   </si>
   <si>
     <t>4:37</t>
   </si>