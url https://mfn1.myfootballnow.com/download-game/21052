--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -305,51 +305,51 @@
   <si>
     <t>#89 Marshall Murphy - TE</t>
   </si>
   <si>
     <t>#35 David Blackmon - CB</t>
   </si>
   <si>
     <t>#75 Don Cross - LDE</t>
   </si>
   <si>
     <t>#37 Paul Dixson - FS</t>
   </si>
   <si>
     <t>#38 Zachary Fisher - FS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>#53 James Rae - WLB</t>
   </si>
   <si>
     <t>#30 Robert Jackson - FS</t>
   </si>
   <si>
-    <t>#47 Milton Wright - CB</t>
+    <t>#46 Milton Wright - CB</t>
   </si>
   <si>
     <t>#91 William Hillhouse - DT</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>#3 Pedro Mitchell - K</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>NED 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-NED 25 (15:00) 9-David Gram pass complete to 89-Marshall Murphy to NED 31 for 6 yards. Tackle by 21-Eric Jones. 89-Marshall Murphy breaks down the CB.</t>
   </si>