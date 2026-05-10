--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -839,51 +839,51 @@
   <si>
     <t>2:37</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>Singleback Empty 4 Slot Crosses</t>
   </si>
   <si>
     <t>2-5-CLE 25 (2:36) 3-Bernard Adams pass Pass knocked down by 51-Juan Biller. incomplete, intended for 83-Roy Larios.</t>
   </si>
   <si>
     <t>#45 Mark Amico - SS</t>
   </si>
   <si>
     <t>2:31</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>3-5-CLE 25 (2:32) 3-Bernard Adams pass complete to 48-Scott Calloway to CLE 27 for 3 yards. Tackle by 51-Juan Biller.</t>
   </si>
   <si>
-    <t>#33 Robert Saddler - CB</t>
+    <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>CLE 27</t>
   </si>
   <si>
     <t>4-3-CLE 27 (1:56) 7-Steven Francis punts 48 yards to CIN 24. Fair Catch by 82-Albert Bowers.</t>
   </si>
   <si>
     <t>#7 Steven Francis - P</t>
   </si>
   <si>
     <t>#73 James Dubose - C</t>
   </si>
   <si>
     <t>#63 Clark Gonzalez - RT</t>
   </si>
   <si>
     <t>#68 James Richardson - RG</t>
   </si>
   <si>
     <t>#65 William Zavala - LG</t>
   </si>