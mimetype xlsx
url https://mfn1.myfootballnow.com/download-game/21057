--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -377,51 +377,51 @@
   <si>
     <t>#61 Edward Cook - LT</t>
   </si>
   <si>
     <t>#74 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#59 Don Fisher - C</t>
   </si>
   <si>
     <t>#60 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#65 Rafael Berg - RT</t>
   </si>
   <si>
     <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - LDE</t>
   </si>
   <si>
-    <t>#98 Alton Lowry - RDE</t>
+    <t>#98 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#91 David Blais - MLB</t>
   </si>
   <si>
     <t>#54 Scott Bowers - WLB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#40 Matt Johnson - CB</t>
   </si>
   <si>
     <t>#21 Fred Dennis - CB</t>
   </si>
   <si>
     <t>#47 Harold Cunningham - SS</t>
   </si>
   <si>
     <t>#1 Floyd Roussel - FS</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>4-3 Normal Zone Blitz</t>
   </si>
   <si>
     <t>3-7-BAL 39 (13:40) 10-Gregory Moran pass complete to 46-Christopher Tyson to BAL 44 for 6 yards. Tackle by 50-Dan Romo.</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>BAL 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-BAL 44 (13:06) 9-Jack Collins punts 38 yards to TEN 17. 88-Eugene Simon to TEN 30 for 14 yards.</t>
   </si>
   <si>
     <t>#9 Jack Collins - P</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - RB</t>
+    <t>#88 Eugene Simon - TE</t>
   </si>
   <si>
     <t>#33 Kyle Chase - SS</t>
   </si>
   <si>
     <t>#73 Micheal Nelsen - LT</t>
   </si>
   <si>
     <t>#50 Charles Hanley - RG</t>
   </si>
   <si>
     <t>#96 Michael Houle - SLB</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>TEN 30</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-TEN 30 (12:52) 21-Samuel Burke ran to TEN 29 for -1 yards. Tackle by 72-Jim Ramirez.</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>TEN 29</t>
   </si>
   <si>
     <t>Singleback Empty 4 WR Post Corner</t>
   </si>
   <si>
     <t>Dime Flat Prevent</t>
   </si>
   <si>
     <t>3-11-TEN 29 (12:09) 11-Ralph Archie pass complete to 13-Aaron Pabon to TEN 46 for 17 yards. Pushed out of bounds by 35-Robert Beers.</t>
   </si>
   <si>
-    <t>#85 Vincent Fisher - WR</t>
+    <t>#85 Vincent Fisher - TE</t>
   </si>
   <si>
     <t>#83 Richard Potts - WR</t>
   </si>
   <si>
     <t>#24 Michael Greenwood - CB</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>TEN 46</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 46 (11:27) 11-Ralph Archie pass complete to 21-Samuel Burke to BAL 31 for 23 yards.</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>TEN 0</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-1-TEN 0 (5:46) 47-Williams Blodgett ran for 0 yards. TOUCHDOWN! BAL 6 TEN 0</t>
   </si>
   <si>
     <t>5:43</t>
   </si>
   <si>
     <t>TEN 15</t>
   </si>
   <si>
     <t>(5:44) Extra point GOOD by 3-Curtis Dugas. BAL 7 TEN 0</t>
   </si>
   <si>
     <t>#1 Donald Stamm - QB</t>
   </si>
   <si>
     <t>#3 Curtis Dugas - K</t>
   </si>
   <si>
-    <t>#51 Ramon Lopez - SLB</t>
+    <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>(5:44) 3-Curtis Dugas kicks 69 yards from BAL 35 to TEN -4. Touchback.</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-TEN 25 (5:44) 21-Samuel Burke ran to TEN 34 for 9 yards. Tackle by 27-Alberto Hernandez. TEN 73-Steven Booker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
     <t>TEN 34</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Strong Cover 2</t>
   </si>
   <si>
     <t>2-1-TEN 34 (5:04) 21-Samuel Burke ran to TEN 35 for 1 yards. Tackle by 72-Jim Ramirez.</t>
   </si>