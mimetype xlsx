--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -287,75 +287,75 @@
   <si>
     <t>DEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Spielman kicks 75 yards from IND 35 to DEN -10. Touchback.</t>
   </si>
   <si>
     <t>#42 Harold Flores - RB</t>
   </si>
   <si>
     <t>#62 Carlos Martinez - LG</t>
   </si>
   <si>
-    <t>#98 David Levinson - LDE</t>
+    <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#54 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#97 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#28 Gene Sanders - CB</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
-    <t>#37 Robert James - FS</t>
+    <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#4 Thomas Spielman - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 42-Harold Flores ran to DEN 27 for 2 yards. Tackle by 91-Dale Benson.</t>
   </si>
   <si>
     <t>#2 Donald Edwards - QB</t>
   </si>
   <si>
     <t>#22 Kevin Gilbert - RB</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>#73 James Walden - RG</t>
   </si>
   <si>
     <t>#61 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#67 James Reese - C</t>
   </si>
   <si>
     <t>#65 Hector Burr - RT</t>
   </si>
   <si>
     <t>#55 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#58 Fred Greene - MLB</t>
   </si>
   <si>
-    <t>#92 Robert Honeycutt - WLB</t>
+    <t>#98 Robert Honeycutt - RDE</t>
   </si>
   <si>
     <t>#39 Harold King - CB</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-9-IND 25 (12:58) 5-Tommy Arnold pass Pass knocked down by 35-Jack James. incomplete, intended for 10-William Hollins.</t>
   </si>
   <si>
     <t>#45 William Pickett - RB</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-IND 32 (9:49) 42-Harold Flores ran to IND 31 for 1 yards. Tackle by 90-Thomas Marino.</t>
   </si>
   <si>
     <t>#31 Kyle Ward - CB</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>IND 31</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-9-IND 31 (9:17) 2-Donald Edwards pass complete to 42-Harold Flores to IND 25 for 6 yards. Tackle by 49-Bobby Toliver. PENALTY - Holding (DEN 89-Richard Zamora)</t>
   </si>
   <si>
-    <t>#12 Willie Lomax - WR</t>
+    <t>#12 Willie Lomax - TE</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
   <si>
     <t>IND 41</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>2-19-IND 41 (9:12) 22-Kevin Gilbert ran to IND 37 for 4 yards. Tackle by 92-John Cyr.</t>
   </si>
   <si>
     <t>#27 Harold Hansen - RB</t>
   </si>
   <si>
     <t>8:33</t>
   </si>
   <si>
     <t>IND 37</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>