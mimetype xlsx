--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -1058,51 +1058,51 @@
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>DET 21</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-6-DET 21 (5:36) 7-Thomas Pugliese pass INTERCEPTED by 51-Thomas Gonzalez at DET 22. 51-Thomas Gonzalez to DET 0 for 22 yards. TOUCHDOWN! GBY 6 DET 10</t>
   </si>
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>DET 15</t>
   </si>
   <si>
     <t>(5:29) Extra point GOOD by 3-Michael Dockery. GBY 7 DET 10</t>
   </si>
   <si>
     <t>#3 Michael Dockery - K</t>
   </si>
   <si>
-    <t>#89 Jaime Fisher - TE</t>
+    <t>#89 Jaime Fisher - RB</t>
   </si>
   <si>
     <t>#63 Raymond Howard - RDE</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>(5:29) 3-Michael Dockery kicks 73 yards from GBY 35 to DET -8. Touchback.</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-DET 25 (5:29) 7-Thomas Pugliese pass Pass knocked down by 41-James Nielsen. incomplete, intended for 87-Glen Corral.</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>