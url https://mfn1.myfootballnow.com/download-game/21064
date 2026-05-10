--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -287,105 +287,105 @@
   <si>
     <t>DEN has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>OAK</t>
   </si>
   <si>
     <t>OAK 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Robert Johnson kicks 72 yards from OAK 35 to DEN -7. Touchback.</t>
   </si>
   <si>
     <t>#16 Stephen Sullivan - WR</t>
   </si>
   <si>
     <t>#62 Carlos Martinez - LG</t>
   </si>
   <si>
-    <t>#98 David Levinson - LDE</t>
+    <t>#59 David Levinson - LDE</t>
   </si>
   <si>
     <t>#54 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#97 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
-    <t>#37 Robert James - FS</t>
+    <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
     <t>#28 Gene Sanders - CB</t>
   </si>
   <si>
     <t>#15 Robert Johnson - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 2-Donald Edwards pass complete to 16-Stephen Sullivan to OAK 49 for 26 yards. Tackle by 27-Gary Morse.</t>
   </si>
   <si>
     <t>#2 Donald Edwards - QB</t>
   </si>
   <si>
     <t>#22 Kevin Gilbert - RB</t>
   </si>
   <si>
     <t>#27 Harold Hansen - RB</t>
   </si>
   <si>
-    <t>#12 Willie Lomax - WR</t>
+    <t>#12 Willie Lomax - TE</t>
   </si>
   <si>
     <t>#15 Brian Gonzales - WR</t>
   </si>
   <si>
     <t>#68 Enrique Gaither - LT</t>
   </si>
   <si>
     <t>#66 Paul Duck - LG</t>
   </si>
   <si>
     <t>#59 Michael Lewis - C</t>
   </si>
   <si>
     <t>#69 George Johnson - RG</t>
   </si>
   <si>
     <t>#54 David Ozuna - RT</t>
   </si>
   <si>
     <t>#94 Eric Schmitt - LDE</t>
   </si>
   <si>
     <t>#93 Jorge Banda - DT</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#39 Harold King - CB</t>
   </si>
   <si>
     <t>8:50</t>
   </si>
   <si>
     <t>OAK 26</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-9-OAK 26 (8:49) 20-Pete Gardner ran to OAK 28 for 1 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
   <si>
     <t>#89 Frank Jones - TE</t>
   </si>
   <si>
-    <t>#92 Robert Honeycutt - WLB</t>
+    <t>#98 Robert Honeycutt - RDE</t>
   </si>
   <si>
     <t>8:18</t>
   </si>
   <si>
     <t>OAK 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-7-OAK 28 (8:17) 20-Pete Gardner ran to OAK 30 for 2 yards. Tackle by 58-Fred Greene.</t>
   </si>
   <si>
     <t>#5 Chad Wise - RB</t>
   </si>
   <si>
     <t>#88 Mark Velez - TE</t>
   </si>
   <si>
     <t>7:40</t>
   </si>