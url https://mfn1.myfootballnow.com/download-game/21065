--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -503,51 +503,51 @@
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>NYN 45</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Off Tackle Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NYN 45 (12:49) 44-Gerald Kemp ran to NYN 45 for a short gain. Tackle by 57-Thomas Lenihan.</t>
   </si>
   <si>
     <t>#6 Charles Gates - QB</t>
   </si>
   <si>
     <t>#35 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#44 Gerald Kemp - FB</t>
   </si>
   <si>
-    <t>#30 Troy Rivers - WR</t>
+    <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
     <t>#74 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#62 Landon Everhart - LG</t>
   </si>
   <si>
     <t>#65 Joshua Hawkins - C</t>
   </si>
   <si>
     <t>#67 David Graham - RG</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#44 John Porter - CB</t>
   </si>
@@ -1628,51 +1628,51 @@
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-WAS 32 (13:35) 44-Gerald Kemp ran to WAS 23 for 9 yards. Tackle by 42-James Carswell.</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>3-1-WAS 23 (13:00) 34-Gerald Hanes ran to WAS 21 for 2 yards. Tackle by 57-Thomas Lenihan.</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>WAS 21</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>1-10-WAS 21 (12:24) 6-Charles Gates pass complete to 12-Nick Terry to WAS 16 for 5 yards. Tackle by 96-Vincent Albertson.</t>
   </si>
   <si>
-    <t>#12 Nick Terry - WR</t>
+    <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>2-5-WAS 16 (11:40) 6-Charles Gates pass complete to 85-Ronald Seery to WAS 10 for 6 yards. Tackle by 44-John Porter.</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>1-10-WAS 10 (11:02) 44-Gerald Kemp ran to WAS 9 for 1 yards. Tackle by 96-Vincent Albertson.</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>2-9-WAS 9 (10:18) 44-Gerald Kemp ran to WAS 8 for 1 yards. Tackle by 96-Vincent Albertson. NYN 35-Vicente Degnan was injured on the play.</t>
   </si>
   <si>
     <t>9:37</t>
   </si>