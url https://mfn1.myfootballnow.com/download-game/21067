--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -335,51 +335,51 @@
   <si>
     <t>#27 Jordan Heaton - CB</t>
   </si>
   <si>
     <t>#6 James Beale - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Cross</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 14-Chung Alvarez pass incomplete, intended for 81-Raymond Alexander. 40-David Jones got away with a hold on that play.</t>
   </si>
   <si>
     <t>#14 Chung Alvarez - QB</t>
   </si>
   <si>
-    <t>#81 Raymond Alexander - TE</t>
+    <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#89 Steven Beeler - WR</t>
   </si>
   <si>
     <t>#12 Richard Stringfellow - WR</t>
   </si>
   <si>
     <t>#81 Salvador Anderson - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#69 Fred Wilson - RG</t>
   </si>
   <si>
     <t>#72 Larry Harding - C</t>
   </si>
   <si>
     <t>#64 Phillip Bailey - RG</t>
   </si>