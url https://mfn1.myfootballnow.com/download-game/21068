--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -815,51 +815,51 @@
   <si>
     <t>2:08</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-CIN 35 (2:07) 3-Curtis Dugas 52 yard field goal is GOOD. CIN 66-Raymond Jordan was injured on the play. He looks like he should be able to return. CIN 0 BAL 3</t>
   </si>
   <si>
     <t>#1 Donald Stamm - QB</t>
   </si>
   <si>
     <t>#97 Sidney Burgess - WLB</t>
   </si>
   <si>
     <t>#45 Mark Amico - SS</t>
   </si>
   <si>
     <t>#35 Clemente Emerson - RB</t>
   </si>
   <si>
-    <t>#33 Robert Saddler - CB</t>
+    <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>2:02</t>
   </si>
   <si>
     <t>(2:03) 3-Curtis Dugas kicks 74 yards from BAL 35 to CIN -9. Touchback.</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CIN 25 (2:03) 9-Ryan Clover ran to CIN 24 for -1 yards. Tackle by 45-Dennis Basso.</t>
   </si>
   <si>
     <t>1:24</t>
   </si>
   <si>
     <t>CIN 24</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>