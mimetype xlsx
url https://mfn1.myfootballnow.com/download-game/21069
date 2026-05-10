--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -368,51 +368,51 @@
   <si>
     <t>#83 Roy Larios - WR</t>
   </si>
   <si>
     <t>#87 Jerry Pearson - WR</t>
   </si>
   <si>
     <t>#67 Michael Dominguez - LG</t>
   </si>
   <si>
     <t>#70 Horace Glenn - RG</t>
   </si>
   <si>
     <t>#74 Phillip Heaton - RT</t>
   </si>
   <si>
     <t>#27 John Putnam - LDE</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - LDE</t>
   </si>
   <si>
-    <t>#98 Alton Lowry - RDE</t>
+    <t>#98 Alton Lowry - DT</t>
   </si>
   <si>
     <t>#91 David Blais - MLB</t>
   </si>
   <si>
     <t>#54 Scott Bowers - WLB</t>
   </si>
   <si>
     <t>#34 Robert Desir - CB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#40 Matt Johnson - CB</t>
   </si>
   <si>
     <t>#47 Harold Cunningham - SS</t>
   </si>
   <si>
     <t>#1 Floyd Roussel - FS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
@@ -551,60 +551,60 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:26) Extra point GOOD by 15-Timothy Magee. CLE 7 TEN 0</t>
   </si>
   <si>
     <t>#15 Timothy Magee - K</t>
   </si>
   <si>
     <t>#73 James Dubose - C</t>
   </si>
   <si>
     <t>#33 Kyle Chase - SS</t>
   </si>
   <si>
     <t>#96 Michael Houle - SLB</t>
   </si>
   <si>
     <t>#21 Fred Dennis - CB</t>
   </si>
   <si>
-    <t>#51 Ramon Lopez - SLB</t>
+    <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>CLE 35</t>
   </si>
   <si>
     <t>(9:26) 15-Timothy Magee kicks 75 yards from CLE 35 to TEN -10. Touchback.</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - RB</t>
+    <t>#88 Eugene Simon - TE</t>
   </si>
   <si>
     <t>TEN 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 25 (9:26) 11-Ralph Archie pass complete to 21-Samuel Burke to TEN 42 for 17 yards.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#84 Jeffrey Jeffrey - RB</t>
   </si>
   <si>
     <t>#83 David Knight - TE</t>
   </si>
@@ -671,51 +671,51 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-TEN 42 (8:37) 11-Ralph Archie pass INTERCEPTED by 42-Ramon Jefferson at TEN 48. 42-Ramon Jefferson to TEN 35 for 13 yards. Tackle by 84-Jeffrey Jeffrey. PENALTY - Pass Interference (CLE 42-Ramon Jefferson)</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>TEN 49</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-TEN 49 (8:32) 11-Ralph Archie pass complete to 88-Eugene Simon to CLE 48 for 3 yards. Tackle by 24-Peter Mills.</t>
   </si>
   <si>
-    <t>#85 Vincent Fisher - WR</t>
+    <t>#85 Vincent Fisher - TE</t>
   </si>
   <si>
     <t>#83 Richard Potts - WR</t>
   </si>
   <si>
     <t>#93 Michael McPhee - WLB</t>
   </si>
   <si>
     <t>#45 Scott Anderson - CB</t>
   </si>
   <si>
     <t>#24 Peter Mills - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
     <t>#31 Phillip Hunter - FS</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>CLE 48</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>6:10</t>
   </si>
   <si>
     <t>TEN 12</t>
   </si>
   <si>
     <t>1-10-TEN 12 (6:09) 3-Bernard Adams pass Pass knocked down by 47-Harold Cunningham. incomplete, intended for 85-Richard Cole. 54-Scott Bowers got away with a hold on that play.</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>2-10-TEN 12 (6:06) 82-John Bingham ran to TEN 2 for 9 yards. Tackle by 54-Scott Bowers. TEN 68-Raul Paige was injured on the play.</t>
   </si>
   <si>
     <t>5:21</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Flat Left</t>
   </si>
   <si>
     <t>3-1-TEN 2 (5:20) 22-James Peterson ran for 2 yards. TOUCHDOWN! CLE 33 TEN 13</t>
   </si>
   <si>
-    <t>#95 Lionel Betty - DT</t>
+    <t>#95 Lionel Betty - RDE</t>
   </si>
   <si>
     <t>5:17</t>
   </si>
   <si>
     <t>(5:18) Extra point GOOD by 15-Timothy Magee. CLE 34 TEN 13</t>
   </si>
   <si>
     <t>(5:18) 15-Timothy Magee kicks 71 yards from CLE 35 to TEN -6. 88-Eugene Simon to TEN 28 for 34 yards. Tackle by 32-Jason Williams.</t>
   </si>
   <si>
     <t>TEN 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-TEN 28 (5:13) 11-Ralph Archie sacked at TEN 18 for -10 yards (62-Shane Frakes). Sack allowed by 63-Edward Collins.</t>
   </si>
   <si>
     <t>4:52</t>
   </si>
   <si>
     <t>2-20-TEN 18 (4:51) 11-Ralph Archie pass Pass knocked down by 29-Marshall Roberson. incomplete, intended for 21-Samuel Burke. Pressure by 77-Stephen Goble.</t>
   </si>