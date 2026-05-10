--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -311,51 +311,51 @@
   <si>
     <t>#38 Zachary Fisher - FS</t>
   </si>
   <si>
     <t>#37 Paul Dixson - FS</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>#75 Don Cross - LDE</t>
   </si>
   <si>
     <t>#30 Robert Jackson - FS</t>
   </si>
   <si>
     <t>#44 Jeffrey Cantor - CB</t>
   </si>
   <si>
     <t>#53 James Rae - WLB</t>
   </si>
   <si>
-    <t>#47 Milton Wright - CB</t>
+    <t>#46 Milton Wright - CB</t>
   </si>
   <si>
     <t>#9 Stephen Figaro - K</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>NED 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-NED 25 (15:00) 9-David Gram pass complete to 41-John Roth to NED 31 for 6 yards. Tackle by 22-Richard Lewis. Nice job by 41-John Roth on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
     <t>#41 John Roth - RB</t>
   </si>