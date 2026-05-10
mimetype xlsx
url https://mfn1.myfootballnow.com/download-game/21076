--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -440,51 +440,51 @@
   <si>
     <t>#40 Matt Johnson - CB</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>HOU 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-HOU 34 (13:38) 35-Roosevelt Bonilla ran to HOU 37 for 3 yards. Tackle by 96-Michael Houle.</t>
   </si>
   <si>
     <t>#49 Michael Thompson - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
-    <t>#95 Lionel Betty - DT</t>
+    <t>#95 Lionel Betty - RDE</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>HOU 37</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>Nickel Strong 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-7-HOU 37 (13:04) 5-Howard Ahmad pass Pass knocked down by 1-Floyd Roussel. incomplete, intended for 88-Harrison Ward. TEN 68-Raul Paige was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#56 Kevin Alder - C</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-HOU 43 (12:20) 14-Mathew Steffens punts 54 yards to TEN 3. TEN 50-Dan Romo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Mathew Steffens - P</t>
   </si>
   <si>
     <t>#21 Samuel Burke - RB</t>
   </si>
   <si>
     <t>#48 Michael Goldstein - CB</t>
   </si>
   <si>
     <t>#21 Fred Dennis - CB</t>
   </si>
   <si>
     <t>#58 Lewis Page - C</t>
   </si>
   <si>
-    <t>#51 Ramon Lopez - SLB</t>
+    <t>#92 Ramon Lopez - SLB</t>
   </si>
   <si>
     <t>#33 Kyle Chase - SS</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>TEN 3</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 3 (12:09) 21-Samuel Burke ran to TEN 5 for 2 yards. Tackle by 90-Martin Mason. PENALTY - Facemask (HOU 46-David Nance)</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>#84 Jeffrey Jeffrey - RB</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TEN 20 (12:07) 21-Samuel Burke ran to TEN 29 for 9 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>TEN 29</t>
   </si>
   <si>
     <t>Singleback Empty 4 WR Post Corner</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-1-TEN 29 (11:23) 11-Ralph Archie sacked at TEN 22 for -8 yards (61-Thomas Pawlowski). Sack allowed by 74-Walter Reed.</t>
   </si>
   <si>
-    <t>#85 Vincent Fisher - WR</t>
+    <t>#85 Vincent Fisher - TE</t>
   </si>
   <si>
     <t>#83 Richard Potts - WR</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-8-TEN 22 (10:47) 21-Samuel Burke ran to TEN 33 for 11 yards. Tackle by 93-Christopher Soza.</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>TEN 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 34 (7:19) 21-Samuel Burke ran to HOU 33 for 1 yards. Tackle by 99-Roberto Park.</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-9-HOU 33 (6:40) 21-Samuel Burke ran to HOU 26 for 7 yards. Tackle by 21-Antonio Cromartie. TEN 21-Samuel Burke was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#88 Eugene Simon - RB</t>
+    <t>#88 Eugene Simon - TE</t>
   </si>
   <si>
     <t>#80 William White - TE</t>
   </si>
   <si>
     <t>6:05</t>
   </si>
   <si>
     <t>HOU 26</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-3-HOU 26 (6:04) 11-Ralph Archie pass complete to 84-Jeffrey Jeffrey to HOU 16 for 10 yards. Pushed out of bounds by 96-Howard Dark.</t>
   </si>
   <si>
     <t>#87 Robert Gleaton - RB</t>
   </si>
   <si>
     <t>5:17</t>
   </si>