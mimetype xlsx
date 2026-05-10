--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -344,57 +344,57 @@
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 86-Rudy Stevens ran to MIN 22 for -3 yards. Tackle by 52-Mark Stevens.</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#36 Richard Moore - RB</t>
   </si>
   <si>
     <t>#35 Joseph Alvarez - FB</t>
   </si>
   <si>
     <t>#84 Gerald Gill - TE</t>
   </si>
   <si>
-    <t>#81 Raymond Alexander - TE</t>
+    <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
-    <t>#68 Jerome Rice - LG</t>
+    <t>#72 Jerome Rice - LG</t>
   </si>
   <si>
     <t>#72 Larry Harding - C</t>
   </si>
   <si>
     <t>#64 Phillip Bailey - RG</t>
   </si>
   <si>
     <t>#60 Robert Miller - LT</t>
   </si>
   <si>
     <t>#95 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#72 Jason Long - LDE</t>
   </si>
   <si>
     <t>#68 Norman Muff - DT</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
@@ -1868,51 +1868,51 @@
   <si>
     <t>5:37</t>
   </si>
   <si>
     <t>1-10-MIN 14 (5:36) 30-Edward Doran ran to MIN 9 for 5 yards. Tackle by 44-Miles Blankenship.</t>
   </si>
   <si>
     <t>4:52</t>
   </si>
   <si>
     <t>MIN 9</t>
   </si>
   <si>
     <t>2-5-MIN 9 (4:51) 28-James Moran ran to MIN 8 for 1 yards. Tackle by 92-Charles Decker. MIN 94-Marvin Smith was injured on the play.</t>
   </si>
   <si>
     <t>4:16</t>
   </si>
   <si>
     <t>3-4-MIN 8 (4:15) 28-James Moran ran to MIN 9 for -1 yards. Tackle by 92-Charles Decker.</t>
   </si>
   <si>
     <t>4-5-MIN 9 (3:34) 3-Michael Dockery 27 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
-    <t>#89 Jaime Fisher - TE</t>
+    <t>#89 Jaime Fisher - RB</t>
   </si>
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 20 (3:32) 18-Zachery Mendez pass complete to 86-Rudy Stevens to MIN 19 for -1 yards. Tackle by 90-Joey Healy. 86-Rudy Stevens did some fancy footwork there.</t>
   </si>
   <si>
     <t>3:07</t>
   </si>
   <si>
     <t>MIN 19</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Drag</t>
   </si>
   <si>
     <t>2-11-MIN 19 (3:06) 18-Zachery Mendez pass complete to 36-Richard Moore to MIN 23 for 4 yards. Tackle by 44-James Garza. PENALTY - Facemask (GBY 44-James Garza)</t>
   </si>
   <si>
     <t>3:02</t>
   </si>