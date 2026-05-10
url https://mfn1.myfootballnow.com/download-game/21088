--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -740,51 +740,51 @@
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>CIN 39</t>
   </si>
   <si>
     <t>4-1-CIN 39 (6:40) 18-Ted Abdo 57 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#68 Leroy Lockett - C</t>
   </si>
   <si>
     <t>#52 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#74 Trevor Sales - C</t>
   </si>
   <si>
     <t>#61 Lowell McCalla - RDE</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#33 Robert Saddler - CB</t>
+    <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>6:35</t>
   </si>
   <si>
     <t>CIN 46</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-CIN 46 (6:36) 40-George Hanson ran to CIN 46 for 1 yards. Tackle by 75-Jonathan Runyan.</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>2-9-CIN 46 (5:59) 40-George Hanson ran to CHI 46 for 8 yards. Tackle by 76-Darryl Hurt.</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
   <si>
     <t>CHI 46</t>
   </si>