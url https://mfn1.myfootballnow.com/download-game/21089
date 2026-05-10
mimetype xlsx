--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -311,51 +311,51 @@
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#54 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#28 Gene Sanders - CB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#97 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#71 George Ellis - DT</t>
   </si>
   <si>
     <t>#90 John Burns - RDE</t>
   </si>
   <si>
-    <t>#37 Robert James - FS</t>
+    <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>#3 Curtis Dugas - K</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 25 (15:00) 42-Harold Flores ran to DEN 26 for 1 yards. Tackle by 45-Dennis Basso.</t>
   </si>
   <si>
     <t>#2 Donald Edwards - QB</t>
   </si>
   <si>
     <t>#39 Samuel Voss - FB</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>#61 Edward Cook - LT</t>
   </si>
   <si>
     <t>#74 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#59 Don Fisher - C</t>
   </si>
   <si>
     <t>#60 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#65 Rafael Berg - RT</t>
   </si>
   <si>
     <t>#53 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#58 Fred Greene - MLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
-    <t>#92 Robert Honeycutt - WLB</t>
+    <t>#98 Robert Honeycutt - RDE</t>
   </si>
   <si>
     <t>#39 Harold King - CB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>BAL 29</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>2-8-BAL 29 (12:46) 47-Williams Blodgett ran to BAL 39 for 10 yards. Tackle by 24-Zachery Obrien.</t>
   </si>
   <si>
     <t>#60 John Landry - DT</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>DEN 23</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-DEN 23 (6:38) 2-Donald Edwards ran to DEN 47 for 24 yards. Tackle by 54-James Fischer. BAL 66-Andrew Bouton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>DEN 47</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-DEN 47 (5:58) 2-Donald Edwards pass Pass knocked down by 28-Kenneth Lancaster. incomplete, intended for 16-Stephen Sullivan.</t>
   </si>
   <si>
-    <t>#12 Willie Lomax - WR</t>
+    <t>#12 Willie Lomax - TE</t>
   </si>
   <si>
     <t>#90 Patrick Baca - MLB</t>
   </si>
   <si>
     <t>5:53</t>
   </si>
   <si>
     <t>2-10-DEN 47 (5:54) 2-Donald Edwards pass complete to 15-Brian Gonzales to BAL 43 for 10 yards. Tackle by 28-Kenneth Lancaster.</t>
   </si>
   <si>
     <t>#24 Michael Greenwood - CB</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>BAL 43</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>3-1-BAL 43 (5:12) 2-Donald Edwards pass complete to 15-Brian Gonzales to BAL 39 for 4 yards. Tackle by 35-Robert Beers.</t>
   </si>