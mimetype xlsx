--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -548,51 +548,51 @@
   <si>
     <t>#90 Amos Ong - RDE</t>
   </si>
   <si>
     <t>#34 Norman Maldonado - CB</t>
   </si>
   <si>
     <t>#29 Casey Stephens - SS</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>NYN 41</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-NYN 41 (12:03) 34-Gerald Hanes ran to NYN 49 for 8 yards. Tackle by 29-Casey Stephens.</t>
   </si>
   <si>
-    <t>#30 Troy Rivers - WR</t>
+    <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>NYN 49</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-2-NYN 49 (11:27) 34-Gerald Hanes ran to SFO 37 for 14 yards. Tackle by 29-Casey Stephens. SFO 59-Jose Aguilar was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>SFO 37</t>
   </si>