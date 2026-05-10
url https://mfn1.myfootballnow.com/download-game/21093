--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -734,51 +734,51 @@
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>2-1-SFO 1 (8:07) 11-Rodger Streetman pass complete to 14-Fredrick Oconnor for 1 yards. TOUCHDOWN! SFO 0 GBY 6</t>
   </si>
   <si>
     <t>8:03</t>
   </si>
   <si>
     <t>SFO 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:04) Extra point GOOD by 3-Michael Dockery. SFO 0 GBY 7</t>
   </si>
   <si>
     <t>#67 Ralph Watanabe - RT</t>
   </si>
   <si>
-    <t>#89 Jaime Fisher - TE</t>
+    <t>#89 Jaime Fisher - RB</t>
   </si>
   <si>
     <t>(8:04) 3-Michael Dockery kicks 74 yards from GBY 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-SFO 25 (8:04) 7-James Helmer pass complete to 15-Mark Wallace to SFO 44 for 19 yards. Tackle by 48-Michael Mauricio.</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
     <t>SFO 44</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 44 (7:24) 43-Randy Eckert ran to SFO 45 for 2 yards. Tackle by 90-Joey Healy. GBY 65-Raymond Solomon was injured on the play. He looks like he should be able to return.</t>
   </si>