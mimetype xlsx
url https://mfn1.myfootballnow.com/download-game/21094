--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -1046,51 +1046,51 @@
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>CIN 13</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>3-6-CIN 13 (7:49) 1-William Shipe pass complete to 86-Charles Jenkins to CIN 7 for 6 yards.</t>
   </si>
   <si>
     <t>7:07</t>
   </si>
   <si>
     <t>CIN 7</t>
   </si>
   <si>
     <t>4-1-CIN 7 (7:06) 11-Richard Donlon 24 yard field goal is GOOD. LAA 3 CIN 2</t>
   </si>
   <si>
     <t>#83 Mike Creswell - TE</t>
   </si>
   <si>
-    <t>#33 Robert Saddler - CB</t>
+    <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>(7:04) 11-Richard Donlon kicks 72 yards from LAA 35 to CIN -7. 40-George Hanson to CIN 31 for 38 yards. Tackle by 11-Richard Donlon.</t>
   </si>
   <si>
     <t>6:57</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>1-10-CIN 31 (6:58) 9-Ryan Clover ran to CIN 30 for -1 yards. Tackle by 97-Paul Thompson.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>2-11-CIN 30 (6:16) 40-George Hanson ran to CIN 29 for a short loss. Tackle by 53-Clint Shepard.</t>
   </si>
   <si>
     <t>5:42</t>
   </si>